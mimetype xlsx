--- v0 (2026-08-28)
+++ v1 (2026-10-31)
@@ -1640,51 +1640,51 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R97"/>
+  <dimension ref="A1:R31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="R1" sqref="Q$1:R$1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="9.23076923076923" defaultRowHeight="16.8"/>
   <cols>
     <col width="76.7692307692308" customWidth="1" style="1" min="1" max="1"/>
     <col width="8.26923076923077" customWidth="1" style="1" min="2" max="2"/>
     <col width="15.0769230769231" customWidth="1" style="1" min="3" max="3"/>
     <col width="8.46153846153846" customWidth="1" style="1" min="4" max="4"/>
     <col width="29.8076923076923" customWidth="1" style="1" min="5" max="5"/>
     <col width="16.5384615384615" customWidth="1" style="1" min="6" max="6"/>
     <col width="89.6153846153846" customWidth="1" style="31" min="7" max="7"/>
     <col width="7.30769230769231" customWidth="1" style="1" min="8" max="8"/>
     <col width="7.38461538461539" customWidth="1" style="1" min="9" max="10"/>
     <col width="28.6923076923077" customWidth="1" style="1" min="11" max="11"/>
     <col width="36.6153846153846" customWidth="1" style="1" min="12" max="12"/>
     <col width="8.65384615384615" customWidth="1" style="1" min="13" max="13"/>
     <col width="8.15384615384615" customWidth="1" style="1" min="14" max="14"/>
     <col width="10.7692307692308" customWidth="1" style="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1" ht="236" customHeight="1" s="1">
       <c r="A1" s="32" t="inlineStr">
@@ -1760,7201 +1760,2314 @@
         </is>
       </c>
       <c r="O1" s="37" t="inlineStr">
         <is>
           <t>业务地市</t>
         </is>
       </c>
       <c r="P1" s="37" t="inlineStr">
         <is>
           <t>区县</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>原始反馈</t>
         </is>
       </c>
     </row>
     <row r="2" ht="68" customHeight="1" s="1">
       <c r="B2" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C2" s="53" t="n">
-        <v>46262.77866898148</v>
+        <v>46326.76859953703</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E2" s="53" t="n">
-        <v>46262.44533564815</v>
+        <v>46326.43526620371</v>
       </c>
       <c r="F2" s="54">
         <f>(NOW()-E2)*24</f>
         <v/>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>13509892620</t>
+          <t>13553791924</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>2026-08-27 20:41:17</t>
+          <t>2026-10-30 20:26:47</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>潮州市潮安区庵埠镇庵西网格新潮汕公路亭下村威士公司对面威士雅大厦</t>
+          <t>潮州市潮安区庵埠镇庵东网格东梅路梅溪村</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>潮安</t>
+        </is>
+      </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>20260821192255X375466378</t>
+          <t>20261010221956X258458829</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260821-035481</t>
+          <t>CMCC-CZ-TSCLX-20261010-037128</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q2">
         <f>IF(AND(A2&lt;&gt;"已参评好",F2&gt;=5),"超5小时未参评",IF(F2&gt;=7,"超7小时未参评",IF(F2&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R2" t="inlineStr"/>
     </row>
     <row r="3" ht="68" customHeight="1" s="1">
       <c r="B3" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C3" s="53" t="n">
-        <v>46262.77866898148</v>
+        <v>46326.78533564815</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E3" s="53" t="n">
-        <v>46262.44533564815</v>
+        <v>46326.45200231481</v>
       </c>
       <c r="F3" s="54">
         <f>(NOW()-E3)*24</f>
         <v/>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>13827331151</t>
+          <t>13413788851</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>2026-08-27 20:41:17</t>
+          <t>2026-10-30 20:50:53</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>潮州市潮安区庵埠镇庵西网格新潮汕公路亭夏村</t>
+          <t>潮州市潮安区金石镇金石南网格大路顶路田头村</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>陈锶彬</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>凤塘镇区工作站</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>潮安</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>20260827095136X496130986</t>
+          <t>20261015120759X251961223</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-006070</t>
+          <t>CMCC-CZ-TSCLX-20261013-022538</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q3">
         <f>IF(AND(A3&lt;&gt;"已参评好",F3&gt;=5),"超5小时未参评",IF(F3&gt;=7,"超7小时未参评",IF(F3&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R3" t="inlineStr"/>
     </row>
     <row r="4" ht="68" customHeight="1" s="1">
       <c r="B4" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C4" s="53" t="n">
-        <v>46262.75361111111</v>
+        <v>46326.76859953703</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E4" s="53" t="n">
-        <v>46262.42027777778</v>
+        <v>46326.43526620371</v>
       </c>
       <c r="F4" s="54">
         <f>(NOW()-E4)*24</f>
         <v/>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>15919570110</t>
+          <t>15919544184</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>2026-08-27 20:05:12</t>
+          <t>2026-10-30 20:26:47</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>潮州市潮安区庵埠镇庵西网格庵凤路郭陇村</t>
+          <t>潮州市潮安区枫溪镇如意网格潮汕路西边村</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>郑静亮</t>
-[...4 lines deleted...]
-          <t>潮安城区工作站</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>潮安</t>
+          <t>市区</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>20260827123824X504711761</t>
+          <t>20261013190820X254946802</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-015634</t>
+          <t>CMCC-CZ-TSCLX-20261013-027303</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t>潮安区</t>
+          <t>饶平县</t>
         </is>
       </c>
       <c r="Q4">
         <f>IF(AND(A4&lt;&gt;"已参评好",F4&gt;=5),"超5小时未参评",IF(F4&gt;=7,"超7小时未参评",IF(F4&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R4" t="inlineStr"/>
     </row>
     <row r="5" ht="68" customHeight="1" s="1">
       <c r="B5" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C5" s="53" t="n">
-        <v>46262.79255787037</v>
+        <v>46326.76859953703</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E5" s="53" t="n">
-        <v>46262.45922453704</v>
+        <v>46326.43526620371</v>
       </c>
       <c r="F5" s="54">
         <f>(NOW()-E5)*24</f>
         <v/>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>15018103378</t>
+          <t>13727902363</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>2026-08-27 21:01:17</t>
+          <t>2026-10-30 20:26:47</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>潮州市饶平县联饶镇联饶网格S222省道光陇村片区</t>
+          <t>潮州市潮安区枫溪镇如意网格潮汕路西边村</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>吴镇周</t>
-[...4 lines deleted...]
-          <t>饶平城区工作站</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>饶平</t>
+          <t>市区</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>20260827132620X380932994</t>
+          <t>20261014200332X257279537</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-017685</t>
+          <t>CMCC-CZ-TSCLX-20261014-037486</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>饶平县</t>
         </is>
       </c>
       <c r="Q5">
         <f>IF(AND(A5&lt;&gt;"已参评好",F5&gt;=5),"超5小时未参评",IF(F5&gt;=7,"超7小时未参评",IF(F5&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R5" t="inlineStr"/>
     </row>
     <row r="6" ht="68" customHeight="1" s="1">
       <c r="B6" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="C6" s="53" t="n">
-        <v>46262.77203703704</v>
+        <v>46326.77151620371</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E6" s="53" t="n">
-        <v>46262.4387037037</v>
+        <v>46326.43818287037</v>
       </c>
       <c r="F6" s="54">
         <f>(NOW()-E6)*24</f>
         <v/>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>13652836644</t>
+          <t>13923528038</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>2026-08-28 08:31:44</t>
+          <t>2026-10-31 08:30:59</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>潮州市潮安区登塘镇登塘网格枫榴路杨美村</t>
+          <t>潮州市饶平县黄冈镇中心网格拥军路汕汾中路片区</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>刘铭烨</t>
+          <t>邱晓杰</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>古巷登塘工作站</t>
+          <t>浮洋网格</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>潮安</t>
+          <t>饶平</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>20260827133627X987962687</t>
+          <t>20261030083733X258289865</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-011534</t>
+          <t>CMCC-CZ-TSCLX-20261030-002220</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q6">
         <f>IF(AND(A6&lt;&gt;"已参评好",F6&gt;=5),"超5小时未参评",IF(F6&gt;=7,"超7小时未参评",IF(F6&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R6" t="inlineStr"/>
     </row>
     <row r="7" ht="68" customHeight="1" s="1">
       <c r="B7" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C7" s="53" t="n">
-        <v>46262.82028935185</v>
+        <v>46326.81165509259</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E7" s="53" t="n">
-        <v>46262.48695601852</v>
+        <v>46326.47832175926</v>
       </c>
       <c r="F7" s="54">
         <f>(NOW()-E7)*24</f>
         <v/>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>13433759058</t>
+          <t>13727968293</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>2026-08-27 21:41:13</t>
+          <t>2026-10-30 21:28:47</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>潮州市潮安区古巷镇古巷网格外环北路锡岗村</t>
+          <t>潮州市湘桥区凤新街道大新乡网格社道路竹围村片区</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>郑楚龙</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>凤塘镇区工作站</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>市区</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>20260827140733X853582462</t>
+          <t>20261030200820X252204615</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-020808</t>
+          <t>CMCC-CZ-TSCLX-20261030-001102</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q7">
         <f>IF(AND(A7&lt;&gt;"已参评好",F7&gt;=5),"超5小时未参评",IF(F7&gt;=7,"超7小时未参评",IF(F7&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R7" t="inlineStr"/>
     </row>
     <row r="8" ht="68" customHeight="1" s="1">
       <c r="B8" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C8" s="53" t="n">
-        <v>46262.78704861111</v>
+        <v>46326.75201388889</v>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E8" s="53" t="n">
-        <v>46262.45371527778</v>
+        <v>46326.41868055556</v>
       </c>
       <c r="F8" s="54">
         <f>(NOW()-E8)*24</f>
         <v/>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>15913097869</t>
+          <t>13553770272</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>2026-08-27 20:53:21</t>
+          <t>2026-10-30 20:02:54</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>潮州市潮安区龙湖镇龙湖北网格浮新路塘东村</t>
+          <t>潮州市潮安区彩塘镇宏安网格宏安大道宏一村</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>谢利军</t>
-[...4 lines deleted...]
-          <t>江东龙湖工作站</t>
+          <t>曾渤</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>潮安</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>20260827144411X511471450</t>
+          <t>20261030104152X252666984</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-014381</t>
+          <t>CMCC-CZ-TSCLX-20261030-001149</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q8">
         <f>IF(AND(A8&lt;&gt;"已参评好",F8&gt;=5),"超5小时未参评",IF(F8&gt;=7,"超7小时未参评",IF(F8&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R8" t="inlineStr"/>
     </row>
     <row r="9" ht="68" customHeight="1" s="1">
       <c r="B9" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C9" s="53" t="n">
-        <v>46262.75910879629</v>
+        <v>46326.77563657407</v>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E9" s="53" t="n">
-        <v>46262.42577546297</v>
+        <v>46326.44230324074</v>
       </c>
       <c r="F9" s="54">
         <f>(NOW()-E9)*24</f>
         <v/>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>18819906032</t>
+          <t>13553713958</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>2026-08-27 20:13:07</t>
+          <t>2026-10-30 20:36:55</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>潮州市湘桥区城西街道南国网格南较西路厦三片区</t>
+          <t>潮州市饶平县黄冈镇中心网格丁未路西门居委会</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>林佳宏</t>
+          <t>蔡梓康</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>市区城南工作站</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>市区</t>
+          <t>饶平</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>20260827160713X337923920</t>
+          <t>20261030104701X258425422</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-015576</t>
+          <t>CMCC-CZ-TSCLX-20261030-004744</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>湘桥区</t>
         </is>
       </c>
       <c r="Q9">
         <f>IF(AND(A9&lt;&gt;"已参评好",F9&gt;=5),"超5小时未参评",IF(F9&gt;=7,"超7小时未参评",IF(F9&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R9" t="inlineStr"/>
     </row>
     <row r="10" ht="68" customHeight="1" s="1">
       <c r="B10" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C10" s="53" t="n">
-        <v>46262.82998842592</v>
+        <v>46326.80339120371</v>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E10" s="53" t="n">
-        <v>46262.49665509259</v>
+        <v>46326.47005787037</v>
       </c>
       <c r="F10" s="54">
         <f>(NOW()-E10)*24</f>
         <v/>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>13670777763</t>
+          <t>15919535487</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>2026-08-27 21:55:11</t>
+          <t>2026-10-30 21:16:53</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>潮州市潮安区古巷镇古巷网格外环北路锡岗村</t>
+          <t>潮州市潮安区沙溪镇沙溪西网格中明路贾里村</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>潮安</t>
+        </is>
+      </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>20260827162038X838183694</t>
+          <t>20261030115027X256477211</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-022055</t>
+          <t>CMCC-CZ-TSCLX-20261030-009932</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q10">
         <f>IF(AND(A10&lt;&gt;"已参评好",F10&gt;=5),"超5小时未参评",IF(F10&gt;=7,"超7小时未参评",IF(F10&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R10" t="inlineStr"/>
     </row>
     <row r="11" ht="68" customHeight="1" s="1">
       <c r="B11" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C11" s="53" t="n">
-        <v>46262.82855324074</v>
+        <v>46326.8103587963</v>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E11" s="53" t="n">
-        <v>46262.49521990741</v>
+        <v>46326.47702546296</v>
       </c>
       <c r="F11" s="54">
         <f>(NOW()-E11)*24</f>
         <v/>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>13623084294</t>
+          <t>13500105405</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>2026-08-27 21:53:07</t>
+          <t>2026-10-30 21:26:55</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>潮州市潮安区庵埠镇庵西网格新潮汕公路亭夏村</t>
+          <t>潮州市湘桥区城西街道大道南网格城新西路腾瑞凯逸名庭【可装2000M】</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>潘映灿</t>
+          <t>林佳宏</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>潮安城区工作站</t>
+          <t>市区城南工作站</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>潮安</t>
+          <t>市区</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>20260826183033X233106949</t>
+          <t>20261030124547X253017655</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-020752</t>
+          <t>CMCC-CZ-TSCLX-20261030-019102</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>潮安区</t>
+          <t>湘桥区</t>
         </is>
       </c>
       <c r="Q11">
         <f>IF(AND(A11&lt;&gt;"已参评好",F11&gt;=5),"超5小时未参评",IF(F11&gt;=7,"超7小时未参评",IF(F11&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R11" t="inlineStr"/>
     </row>
     <row r="12" ht="68" customHeight="1" s="1">
       <c r="B12" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C12" s="53" t="n">
-        <v>46262.765</v>
+        <v>46326.75481481481</v>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E12" s="53" t="n">
-        <v>46262.43166666666</v>
+        <v>46326.42148148148</v>
       </c>
       <c r="F12" s="54">
         <f>(NOW()-E12)*24</f>
         <v/>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>13531506187</t>
+          <t>13623088197</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>2026-08-28 08:21:36</t>
+          <t>2026-10-30 20:06:56</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>潮州市潮安区枫溪镇长美网格社道路枫二村</t>
+          <t>潮州市湘桥区桥东街道桥东网格东山路水岚园教师公寓【可装2000M】</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>庄卓煌</t>
+          <t>沈胜辉</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>瓷都枫溪工作站</t>
+          <t>彩塘东凤装维工作站</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>市区</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>20260827165701X210345890</t>
+          <t>20261030124857X254957919</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-019183</t>
+          <t>CMCC-CZ-TSCLX-20261030-012278</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q12">
         <f>IF(AND(A12&lt;&gt;"已参评好",F12&gt;=5),"超5小时未参评",IF(F12&gt;=7,"超7小时未参评",IF(F12&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R12" t="inlineStr"/>
     </row>
     <row r="13" ht="68" customHeight="1" s="1">
       <c r="B13" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C13" s="53" t="n">
-        <v>46262.75649305555</v>
+        <v>46326.77414351852</v>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E13" s="53" t="n">
-        <v>46262.42315972222</v>
+        <v>46326.44081018519</v>
       </c>
       <c r="F13" s="54">
         <f>(NOW()-E13)*24</f>
         <v/>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>15089770494</t>
+          <t>13502556828</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>2026-08-27 20:09:21</t>
+          <t>2026-10-30 20:34:46</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>潮州市饶平县钱东镇河南网格黄冈大道沈厝村</t>
+          <t>潮州市湘桥区城西街道前后街网格西新南路后街村</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>余俊生</t>
+          <t>邱晓杰</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>饶平城区工作站</t>
+          <t>浮洋网格</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>饶平</t>
+          <t>市区</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>20260827172048X448986993</t>
+          <t>20261030130937X258564945</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-026657</t>
+          <t>CMCC-CZ-TSCLX-20261030-022218</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>饶平县</t>
+          <t>潮安区</t>
         </is>
       </c>
       <c r="Q13">
         <f>IF(AND(A13&lt;&gt;"已参评好",F13&gt;=5),"超5小时未参评",IF(F13&gt;=7,"超7小时未参评",IF(F13&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R13" t="inlineStr"/>
     </row>
     <row r="14" ht="68" customHeight="1" s="1">
       <c r="B14" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C14" s="53" t="n">
-        <v>46262.76083333333</v>
+        <v>46326.78109953704</v>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E14" s="53" t="n">
-        <v>46262.4275</v>
+        <v>46326.4477662037</v>
       </c>
       <c r="F14" s="54">
         <f>(NOW()-E14)*24</f>
         <v/>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>15812674189</t>
+          <t>18211217861</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>2026-08-28 08:15:36</t>
+          <t>2026-10-30 20:44:47</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>潮州市潮安区凤凰镇凤凰文祠网格S334省道福北村</t>
+          <t>潮州市饶平县汫洲镇网格085县道汫西社区</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>黄森财</t>
+          <t>郑楚龙</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>北部四镇工作站</t>
+          <t>凤塘镇区工作站</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>潮安</t>
+          <t>饶平</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>20260827173836X517000285</t>
+          <t>20261030134416X258843339</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-022746</t>
+          <t>CMCC-CZ-TSCLX-20261030-022880</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q14">
         <f>IF(AND(A14&lt;&gt;"已参评好",F14&gt;=5),"超5小时未参评",IF(F14&gt;=7,"超7小时未参评",IF(F14&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R14" t="inlineStr"/>
     </row>
     <row r="15" ht="68" customHeight="1" s="1">
       <c r="B15" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C15" s="53" t="n">
-        <v>46262.76746527778</v>
+        <v>46326.77003472222</v>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E15" s="53" t="n">
-        <v>46262.43413194444</v>
+        <v>46326.43670138889</v>
       </c>
       <c r="F15" s="54">
         <f>(NOW()-E15)*24</f>
         <v/>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>13690053288</t>
+          <t>15876847866</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>2026-08-27 20:25:09</t>
+          <t>2026-10-30 20:28:51</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>潮州市湘桥区凤新街道陈桥网格永安路长兴建材光交</t>
+          <t>潮州市潮安区浮洋镇浮洋北网格潮汕公路乌洋村</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>张泽鸿</t>
+          <t>林卓钿</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>市区城北工作站</t>
-[...4 lines deleted...]
-          <t>市区</t>
+          <t>浮洋网格</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>20260827174527X927624615</t>
+          <t>20261030164806X256022720</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-021945</t>
+          <t>CMCC-CZ-TSCLX-20261030-021956</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>湘桥区</t>
+          <t>潮安区</t>
         </is>
       </c>
       <c r="Q15">
         <f>IF(AND(A15&lt;&gt;"已参评好",F15&gt;=5),"超5小时未参评",IF(F15&gt;=7,"超7小时未参评",IF(F15&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R15" t="inlineStr"/>
     </row>
     <row r="16" ht="68" customHeight="1" s="1">
       <c r="B16" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C16" s="53" t="n">
-        <v>46262.76328703704</v>
+        <v>46326.75895833333</v>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E16" s="53" t="n">
-        <v>46262.4299537037</v>
+        <v>46326.425625</v>
       </c>
       <c r="F16" s="54">
         <f>(NOW()-E16)*24</f>
         <v/>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>13433760105</t>
+          <t>13539387348</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>2026-08-27 20:19:08</t>
+          <t>2026-10-30 20:12:54</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>潮州市潮安区庵埠镇庵东网格中兴路仙溪村</t>
+          <t>潮州市潮安区枫溪镇长美网格凤新西路凤新西路片区</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>陈家昭</t>
+          <t>周湘禹</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>潮安城区工作站</t>
+          <t>瓷都枫溪工作站</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>潮安</t>
+          <t>市区</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>20260827193338X418406100</t>
+          <t>20261030165225X250961106</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-029474</t>
+          <t>CMCC-CZ-TSCLX-20261030-025669</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q16">
         <f>IF(AND(A16&lt;&gt;"已参评好",F16&gt;=5),"超5小时未参评",IF(F16&gt;=7,"超7小时未参评",IF(F16&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R16" t="inlineStr"/>
     </row>
     <row r="17" ht="68" customHeight="1" s="1">
       <c r="B17" t="inlineStr">
         <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="C17" s="53" t="n">
+        <v>46326.7728125</v>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
           <t>否</t>
         </is>
       </c>
-      <c r="C17" s="53" t="n">
-[...6 lines deleted...]
-      </c>
       <c r="E17" s="53" t="n">
-        <v>46262.47581018518</v>
+        <v>46326.43947916666</v>
       </c>
       <c r="F17" s="54">
         <f>(NOW()-E17)*24</f>
         <v/>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>18307682063</t>
+          <t>13903098745</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>2026-08-27 21:25:10</t>
+          <t>2026-10-31 08:32:51</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>潮州市饶平县所城镇网格X081县道高埕村片区</t>
+          <t>潮州市潮安区庵埠镇庵东网格振兴路外文村</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>余锡明</t>
-[...9 lines deleted...]
-          <t>饶平</t>
+          <t>曾渤</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>20260827201103X663533563</t>
+          <t>20261030170947X254031187</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-032955</t>
+          <t>CMCC-CZ-TSCLX-20261030-022394</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>饶平县</t>
+          <t>潮安区</t>
         </is>
       </c>
       <c r="Q17">
         <f>IF(AND(A17&lt;&gt;"已参评好",F17&gt;=5),"超5小时未参评",IF(F17&gt;=7,"超7小时未参评",IF(F17&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R17" t="inlineStr"/>
     </row>
     <row r="18" ht="68" customHeight="1" s="1">
       <c r="B18" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C18" s="53" t="n">
-        <v>46262.78559027778</v>
+        <v>46326.80483796296</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E18" s="53" t="n">
-        <v>46262.45225694445</v>
+        <v>46326.47150462963</v>
       </c>
       <c r="F18" s="54">
         <f>(NOW()-E18)*24</f>
         <v/>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>13413752098</t>
+          <t>13502557110</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>2026-08-27 20:51:15</t>
+          <t>2026-10-30 21:18:58</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>潮州市潮安区庵埠镇庵西网格新潮汕公路亭下村威士公司对面威士雅大厦</t>
+          <t>潮州市潮安区彩塘镇宏安网格新安大道市头林迈村【可装2000M】</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>潘映灿</t>
+          <t>陈海灿</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>潮安城区工作站</t>
+          <t>彩塘东凤工作站</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>潮安</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>20260827202527X527257154</t>
+          <t>20261030172251X256537291</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-029115</t>
+          <t>CMCC-CZ-TSCLX-20261030-027647</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q18">
         <f>IF(AND(A18&lt;&gt;"已参评好",F18&gt;=5),"超5小时未参评",IF(F18&gt;=7,"超7小时未参评",IF(F18&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R18" t="inlineStr"/>
     </row>
     <row r="19" ht="68" customHeight="1" s="1">
       <c r="B19" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="C19" s="53" t="n">
-        <v>46262.80078703703</v>
+        <v>46326.75195601852</v>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E19" s="53" t="n">
-        <v>46262.46745370371</v>
+        <v>46326.41862268518</v>
       </c>
       <c r="F19" s="54">
         <f>(NOW()-E19)*24</f>
         <v/>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>13690098977</t>
+          <t>13632046286</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>2026-08-27 21:13:08</t>
+          <t>2026-10-30 20:02:49</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>潮州市饶平县钱东镇河南网格黄冈大道李厝村</t>
+          <t>潮州市湘桥区意溪镇坝街网格意东一路东郊村</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>余俊生</t>
+          <t>陈少煌</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>饶平城区工作站</t>
+          <t>韩江新城工作站</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>饶平</t>
+          <t>市区</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>20260827205156X116022122</t>
+          <t>20261030173756X259965082</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-026560</t>
+          <t>CMCC-CZ-TSCLX-20261030-026859</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>饶平县</t>
+          <t>湘桥区</t>
         </is>
       </c>
       <c r="Q19">
         <f>IF(AND(A19&lt;&gt;"已参评好",F19&gt;=5),"超5小时未参评",IF(F19&gt;=7,"超7小时未参评",IF(F19&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R19" t="inlineStr"/>
     </row>
     <row r="20" ht="68" customHeight="1" s="1">
       <c r="B20" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C20" s="53" t="n">
-        <v>46262.78586805556</v>
+        <v>46326.80483796296</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E20" s="53" t="n">
-        <v>46262.45253472222</v>
+        <v>46326.47150462963</v>
       </c>
       <c r="F20" s="54">
         <f>(NOW()-E20)*24</f>
         <v/>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>13828395962</t>
+          <t>15816162813</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>2026-08-28 08:51:39</t>
+          <t>2026-10-30 21:18:58</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>潮州市湘桥区城西街道大道南网格潮州大道粤海坤辉家园</t>
+          <t>潮州市潮安区金石镇金石南网格鹳焦路仙都二村</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>20260827211739X659048907</t>
+          <t>20261030173931X259461422</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-034852</t>
+          <t>CMCC-CZ-TSCLX-20261030-026102</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>湘桥区</t>
+          <t>潮安区</t>
         </is>
       </c>
       <c r="Q20">
         <f>IF(AND(A20&lt;&gt;"已参评好",F20&gt;=5),"超5小时未参评",IF(F20&gt;=7,"超7小时未参评",IF(F20&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R20" t="inlineStr"/>
     </row>
     <row r="21" ht="68" customHeight="1" s="1">
       <c r="B21" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="C21" s="53" t="n">
-        <v>46262.89453703703</v>
+        <v>46326.75476851852</v>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E21" s="53" t="n">
-        <v>46262.56120370371</v>
+        <v>46326.42143518518</v>
       </c>
       <c r="F21" s="54">
         <f>(NOW()-E21)*24</f>
         <v/>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>15976393893</t>
+          <t>13612445677</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>2026-08-28 11:28:08</t>
+          <t>2026-10-31 08:06:52</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>潮州市饶平县所城镇网格X081县道大港村</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>陈荣锐</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>东界三镇工作站</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>饶平</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>20260826164720X401699610</t>
+          <t>20261030175506X259089396</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260826-045664</t>
+          <t>CMCC-CZ-TSCLX-20261030-029034</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>潮州</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>饶平县</t>
         </is>
       </c>
       <c r="Q21">
         <f>IF(AND(A21&lt;&gt;"已参评好",F21&gt;=5),"超5小时未参评",IF(F21&gt;=7,"超7小时未参评",IF(F21&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R21" t="inlineStr"/>
     </row>
     <row r="22" ht="68" customHeight="1" s="1">
       <c r="B22" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C22" s="53" t="n">
-        <v>46262.85671296297</v>
+        <v>46326.77145833334</v>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E22" s="53" t="n">
-        <v>46262.52337962963</v>
+        <v>46326.438125</v>
       </c>
       <c r="F22" s="54">
         <f>(NOW()-E22)*24</f>
         <v/>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>18823513503</t>
+          <t>13802300509</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>2026-08-28 10:33:40</t>
+          <t>2026-10-30 20:30:54</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>潮州市饶平县新丰镇网格334省道杨康村片区</t>
+          <t>潮州市湘桥区西新街道前后街网格南春路致和巷光交片区</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>詹蔚均</t>
+          <t>黄钿</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>饶平北片工作站</t>
+          <t>市区城南工作站</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>饶平</t>
+          <t>市区</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>20260826211353X333889410</t>
+          <t>20261030181703X258462251</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260826-042576</t>
+          <t>CMCC-CZ-TSCLX-20261030-030882</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>饶平县</t>
+          <t>湘桥区</t>
         </is>
       </c>
       <c r="Q22">
         <f>IF(AND(A22&lt;&gt;"已参评好",F22&gt;=5),"超5小时未参评",IF(F22&gt;=7,"超7小时未参评",IF(F22&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R22" t="inlineStr"/>
     </row>
     <row r="23" ht="68" customHeight="1" s="1">
       <c r="B23" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C23" s="53" t="n">
-        <v>46262.80253472222</v>
+        <v>46326.77149305555</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E23" s="53" t="n">
-        <v>46262.46920138889</v>
+        <v>46326.43815972222</v>
       </c>
       <c r="F23" s="54">
         <f>(NOW()-E23)*24</f>
         <v/>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>13690046451</t>
+          <t>13413752223</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>2026-08-28 09:15:39</t>
+          <t>2026-10-30 20:30:57</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>潮州市潮安区金石镇金石北网格镜鸿路潘厝村</t>
+          <t>潮州市潮安区东凤镇东凤南网格东仙路北道片区</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>陈宏炀</t>
+          <t>沈胜辉</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>高铁三镇工作站</t>
-[...4 lines deleted...]
-          <t>潮安</t>
+          <t>彩塘东凤装维工作站</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>20260827141906X546153894</t>
+          <t>20261030184051X252988445</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-018670</t>
+          <t>CMCC-CZ-TSCLX-20261030-034641</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q23">
         <f>IF(AND(A23&lt;&gt;"已参评好",F23&gt;=5),"超5小时未参评",IF(F23&gt;=7,"超7小时未参评",IF(F23&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R23" t="inlineStr"/>
     </row>
     <row r="24" ht="68" customHeight="1" s="1">
       <c r="B24" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C24" s="53" t="n">
-        <v>46262.86783564815</v>
+        <v>46326.80339120371</v>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E24" s="53" t="n">
-        <v>46262.53450231482</v>
+        <v>46326.47005787037</v>
       </c>
       <c r="F24" s="54">
         <f>(NOW()-E24)*24</f>
         <v/>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>19860613209</t>
+          <t>15814900048</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>2026-08-28 10:49:41</t>
+          <t>2026-10-30 21:16:53</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>潮州市潮安区庵埠镇庵北网格安南路文里村</t>
+          <t>潮州市潮安区凤塘镇凤塘西网格凤玉路淇园村</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>吴家鸣</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>20260827145623X783674287</t>
+          <t>20261030184540X255896422</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-015538</t>
+          <t>CMCC-CZ-TSCLX-20261030-026139</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q24">
         <f>IF(AND(A24&lt;&gt;"已参评好",F24&gt;=5),"超5小时未参评",IF(F24&gt;=7,"超7小时未参评",IF(F24&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R24" t="inlineStr"/>
     </row>
     <row r="25" ht="68" customHeight="1" s="1">
       <c r="B25" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C25" s="53" t="n">
-        <v>46262.89571759259</v>
+        <v>46326.80339120371</v>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E25" s="53" t="n">
-        <v>46262.56238425926</v>
+        <v>46326.47005787037</v>
       </c>
       <c r="F25" s="54">
         <f>(NOW()-E25)*24</f>
         <v/>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>15113742232</t>
+          <t>13553720205</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>2026-08-28 11:29:50</t>
+          <t>2026-10-30 21:16:53</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>潮州市潮安区东凤镇东凤北网格官头路官头路</t>
+          <t>潮州市湘桥区城西街道北关网格北美路北关村</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>蔡深伟</t>
-[...9 lines deleted...]
-          <t>潮安</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>20260827162949X389945246</t>
+          <t>20261030191032X258015921</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-019372</t>
+          <t>CMCC-CZ-TSCLX-20261030-034875</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>潮安区</t>
+          <t>湘桥区</t>
         </is>
       </c>
       <c r="Q25">
         <f>IF(AND(A25&lt;&gt;"已参评好",F25&gt;=5),"超5小时未参评",IF(F25&gt;=7,"超7小时未参评",IF(F25&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R25" t="inlineStr"/>
     </row>
     <row r="26" ht="68" customHeight="1" s="1">
       <c r="B26" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C26" s="53" t="n">
-        <v>46262.86363425926</v>
+        <v>46326.77149305555</v>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E26" s="53" t="n">
-        <v>46262.53030092592</v>
+        <v>46326.43815972222</v>
       </c>
       <c r="F26" s="54">
         <f>(NOW()-E26)*24</f>
         <v/>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>15814958228</t>
+          <t>15992331638</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>2026-08-28 10:43:38</t>
+          <t>2026-10-30 20:30:57</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>潮州市湘桥区桥东街道桥东网格卧石路卧石村</t>
+          <t>潮州市饶平县黄冈镇县政府网格536乡道大澳片区</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>柯德贤</t>
-[...9 lines deleted...]
-          <t>市区</t>
+          <t>余浩辉</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>20260827172443X683614516</t>
+          <t>20261030193150X253804210</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-021364</t>
+          <t>CMCC-CZ-TSCLX-20261030-031589</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>湘桥区</t>
+          <t>饶平县</t>
         </is>
       </c>
       <c r="Q26">
         <f>IF(AND(A26&lt;&gt;"已参评好",F26&gt;=5),"超5小时未参评",IF(F26&gt;=7,"超7小时未参评",IF(F26&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R26" t="inlineStr"/>
     </row>
     <row r="27" ht="68" customHeight="1" s="1">
       <c r="B27" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C27" s="53" t="n">
-        <v>46262.84290509259</v>
+        <v>46326.75064814815</v>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E27" s="53" t="n">
-        <v>46262.50957175926</v>
+        <v>46326.41731481482</v>
       </c>
       <c r="F27" s="54">
         <f>(NOW()-E27)*24</f>
         <v/>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>13828325010</t>
+          <t>13715744859</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>2026-08-28 10:13:47</t>
+          <t>2026-10-30 20:00:56</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>潮州市潮安区枫溪镇瓷兴网格长德路石桥片区</t>
+          <t>潮州市饶平县黄冈镇河南网格黄冈大道龙眼城管区片区</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>蔡键城</t>
-[...9 lines deleted...]
-          <t>市区</t>
+          <t>余浩辉</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>20260827180323X338657800</t>
+          <t>20261030193512X258592405</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-022921</t>
+          <t>CMCC-CZ-TSCLX-20261030-036445</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>潮安区</t>
+          <t>饶平县</t>
         </is>
       </c>
       <c r="Q27">
         <f>IF(AND(A27&lt;&gt;"已参评好",F27&gt;=5),"超5小时未参评",IF(F27&gt;=7,"超7小时未参评",IF(F27&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R27" t="inlineStr"/>
     </row>
     <row r="28" ht="68" customHeight="1" s="1">
       <c r="B28" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C28" s="53" t="n">
-        <v>46262.86783564815</v>
+        <v>46326.80483796296</v>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E28" s="53" t="n">
-        <v>46262.53450231482</v>
+        <v>46326.47150462963</v>
       </c>
       <c r="F28" s="54">
         <f>(NOW()-E28)*24</f>
         <v/>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>13426915011</t>
+          <t>13553728077</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>2026-08-28 10:49:41</t>
+          <t>2026-10-30 21:18:58</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>潮州市潮安区东凤镇东凤北网格官头路官头路</t>
+          <t>潮州市潮安区金石镇金石南网格鹳焦路仙都三村</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>蔡深伟</t>
-[...9 lines deleted...]
-          <t>潮安</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>20260827180408X481861070</t>
+          <t>20261030194813X258429048</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-024722</t>
+          <t>CMCC-CZ-TSCLX-20261030-028198</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q28">
         <f>IF(AND(A28&lt;&gt;"已参评好",F28&gt;=5),"超5小时未参评",IF(F28&gt;=7,"超7小时未参评",IF(F28&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R28" t="inlineStr"/>
     </row>
     <row r="29" ht="68" customHeight="1" s="1">
       <c r="B29" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C29" s="53" t="n">
-        <v>46262.86788194445</v>
+        <v>46326.79371527778</v>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E29" s="53" t="n">
-        <v>46262.53454861111</v>
+        <v>46326.46038194445</v>
       </c>
       <c r="F29" s="54">
         <f>(NOW()-E29)*24</f>
         <v/>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>13531595705</t>
+          <t>13534604543</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>2026-08-28 10:49:45</t>
+          <t>2026-10-30 21:02:57</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>潮州市潮安区枫溪镇瓷兴网格长德路石桥片区</t>
+          <t>潮州市饶平县汫洲镇网格085县道汫北社区</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>蔡键城</t>
+          <t>麦杰生</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>瓷都枫溪工作站</t>
+          <t>饶平西片工作站</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>市区</t>
+          <t>饶平</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>20260827180842X322909305</t>
+          <t>20261030195832X255341125</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-022379</t>
+          <t>CMCC-CZ-TSCLX-20261030-028794</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>潮安区</t>
+          <t>饶平县</t>
         </is>
       </c>
       <c r="Q29">
         <f>IF(AND(A29&lt;&gt;"已参评好",F29&gt;=5),"超5小时未参评",IF(F29&gt;=7,"超7小时未参评",IF(F29&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R29" t="inlineStr"/>
     </row>
     <row r="30" ht="68" customHeight="1" s="1">
       <c r="B30" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="C30" s="53" t="n">
-        <v>46262.85255787037</v>
+        <v>46326.79506944444</v>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E30" s="53" t="n">
-        <v>46262.51922453703</v>
+        <v>46326.46173611111</v>
       </c>
       <c r="F30" s="54">
         <f>(NOW()-E30)*24</f>
         <v/>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>15994970764</t>
+          <t>15913973583</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>2026-08-28 10:27:41</t>
+          <t>2026-10-30 21:04:54</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>潮州市饶平县饶洋镇网格334省道大楼片区</t>
+          <t>潮州市潮安区庵埠镇庵南网格潮汕公路珠光御景园</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>詹朝鸿</t>
+          <t>陈健桁</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>饶平北片工作站</t>
+          <t>潮安城区工作站</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>饶平</t>
+          <t>潮安</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>20260827182518X318046977</t>
+          <t>20261030203252X257452531</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-031605</t>
+          <t>CMCC-CZ-TSCLX-20261030-039601</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>饶平县</t>
+          <t>潮安区</t>
         </is>
       </c>
       <c r="Q30">
         <f>IF(AND(A30&lt;&gt;"已参评好",F30&gt;=5),"超5小时未参评",IF(F30&gt;=7,"超7小时未参评",IF(F30&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R30" t="inlineStr"/>
     </row>
     <row r="31" ht="68" customHeight="1" s="1">
       <c r="B31" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="C31" s="53" t="n">
-        <v>46262.9027662037</v>
+        <v>46326.7728125</v>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="E31" s="53" t="n">
-        <v>46262.56943287037</v>
+        <v>46326.43947916666</v>
       </c>
       <c r="F31" s="54">
         <f>(NOW()-E31)*24</f>
         <v/>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>15919576543</t>
+          <t>13539389724</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>2026-08-28 11:39:59</t>
+          <t>2026-10-31 08:32:51</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>潮州市潮安区彩塘镇宏安网格宏安大道宏二村</t>
+          <t>潮州市潮安区古巷镇枫洋网格振潮南路崎头村【可装2000M】</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>陈嘉灿</t>
+          <t>卢泽思</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>彩塘东凤工作站</t>
+          <t>古巷登塘工作站</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>潮安</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>20260827182618X378031245</t>
+          <t>20261030213414X253722612</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>CMCC-CZ-TSCLX-20260827-028496</t>
+          <t>CMCC-CZ-TSCLX-20261030-040016</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>潮州</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>潮安区</t>
         </is>
       </c>
       <c r="Q31">
         <f>IF(AND(A31&lt;&gt;"已参评好",F31&gt;=5),"超5小时未参评",IF(F31&gt;=7,"超7小时未参评",IF(F31&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="R31" t="inlineStr"/>
     </row>
-    <row r="32" ht="68" customHeight="1" s="1">
-[...4921 lines deleted...]
-    </row>
+    <row r="32" ht="68" customHeight="1" s="1"/>
+    <row r="33" ht="68" customHeight="1" s="1"/>
+    <row r="34" ht="68" customHeight="1" s="1"/>
+    <row r="35" ht="68" customHeight="1" s="1"/>
+    <row r="36" ht="68" customHeight="1" s="1"/>
+    <row r="37" ht="68" customHeight="1" s="1"/>
+    <row r="38" ht="68" customHeight="1" s="1"/>
+    <row r="39" ht="68" customHeight="1" s="1"/>
+    <row r="40" ht="68" customHeight="1" s="1"/>
+    <row r="41" ht="68" customHeight="1" s="1"/>
+    <row r="42" ht="68" customHeight="1" s="1"/>
+    <row r="43" ht="68" customHeight="1" s="1"/>
+    <row r="44" ht="68" customHeight="1" s="1"/>
+    <row r="45" ht="68" customHeight="1" s="1"/>
+    <row r="46" ht="68" customHeight="1" s="1"/>
+    <row r="47" ht="68" customHeight="1" s="1"/>
+    <row r="48" ht="68" customHeight="1" s="1"/>
+    <row r="49" ht="68" customHeight="1" s="1"/>
+    <row r="50" ht="68" customHeight="1" s="1"/>
+    <row r="51" ht="68" customHeight="1" s="1"/>
+    <row r="52" ht="68" customHeight="1" s="1"/>
+    <row r="53" ht="68" customHeight="1" s="1"/>
+    <row r="54" ht="68" customHeight="1" s="1"/>
+    <row r="55" ht="68" customHeight="1" s="1"/>
+    <row r="56" ht="68" customHeight="1" s="1"/>
+    <row r="57" ht="68" customHeight="1" s="1"/>
+    <row r="58" ht="68" customHeight="1" s="1"/>
+    <row r="59" ht="68" customHeight="1" s="1"/>
+    <row r="60" ht="68" customHeight="1" s="1"/>
+    <row r="61" ht="68" customHeight="1" s="1"/>
+    <row r="62" ht="68" customHeight="1" s="1"/>
+    <row r="63" ht="68" customHeight="1" s="1"/>
+    <row r="64" ht="68" customHeight="1" s="1"/>
+    <row r="65" ht="68" customHeight="1" s="1"/>
+    <row r="66" ht="68" customHeight="1" s="1"/>
+    <row r="67" ht="68" customHeight="1" s="1"/>
+    <row r="68" ht="68" customHeight="1" s="1"/>
+    <row r="69" ht="68" customHeight="1" s="1"/>
+    <row r="70" ht="68" customHeight="1" s="1"/>
+    <row r="71" ht="68" customHeight="1" s="1"/>
+    <row r="72" ht="68" customHeight="1" s="1"/>
+    <row r="73" ht="68" customHeight="1" s="1"/>
+    <row r="74" ht="68" customHeight="1" s="1"/>
+    <row r="75" ht="68" customHeight="1" s="1"/>
+    <row r="76" ht="68" customHeight="1" s="1"/>
+    <row r="77" ht="68" customHeight="1" s="1"/>
+    <row r="78" ht="68" customHeight="1" s="1"/>
+    <row r="79" ht="68" customHeight="1" s="1"/>
+    <row r="80" ht="68" customHeight="1" s="1"/>
+    <row r="81" ht="68" customHeight="1" s="1"/>
+    <row r="82" ht="68" customHeight="1" s="1"/>
+    <row r="83" ht="68" customHeight="1" s="1"/>
+    <row r="84" ht="68" customHeight="1" s="1"/>
+    <row r="85" ht="68" customHeight="1" s="1"/>
+    <row r="86" ht="68" customHeight="1" s="1"/>
+    <row r="87" ht="68" customHeight="1" s="1"/>
+    <row r="88" ht="68" customHeight="1" s="1"/>
+    <row r="89" ht="68" customHeight="1" s="1"/>
+    <row r="90" ht="68" customHeight="1" s="1"/>
+    <row r="91" ht="68" customHeight="1" s="1"/>
+    <row r="92" ht="68" customHeight="1" s="1"/>
+    <row r="93" ht="68" customHeight="1" s="1"/>
+    <row r="94" ht="51" customHeight="1" s="1"/>
+    <row r="95" ht="51" customHeight="1" s="1"/>
+    <row r="96" ht="51" customHeight="1" s="1"/>
+    <row r="97" ht="51" customHeight="1" s="1"/>
     <row r="98" ht="51" customHeight="1" s="1"/>
     <row r="99" ht="51" customHeight="1" s="1"/>
     <row r="100" ht="51" customHeight="1" s="1"/>
     <row r="101" ht="51" customHeight="1" s="1"/>
     <row r="102" ht="17" customHeight="1" s="1"/>
     <row r="103" ht="51" customHeight="1" s="1"/>
     <row r="104" ht="51" customHeight="1" s="1"/>
     <row r="105" ht="51" customHeight="1" s="1"/>
     <row r="106" ht="51" customHeight="1" s="1"/>
     <row r="107" ht="51" customHeight="1" s="1"/>
     <row r="108" ht="51" customHeight="1" s="1"/>
     <row r="109" ht="51" customHeight="1" s="1"/>
     <row r="110" ht="51" customHeight="1" s="1"/>
     <row r="111" ht="51" customHeight="1" s="1"/>
     <row r="112" ht="51" customHeight="1" s="1"/>
     <row r="113" ht="51" customHeight="1" s="1"/>
     <row r="114" ht="51" customHeight="1" s="1"/>
     <row r="115" ht="51" customHeight="1" s="1"/>
     <row r="116" ht="51" customHeight="1" s="1"/>
     <row r="117" ht="51" customHeight="1" s="1"/>
     <row r="118" ht="51" customHeight="1" s="1"/>
     <row r="119" ht="51" customHeight="1" s="1"/>
     <row r="120" ht="51" customHeight="1" s="1"/>
     <row r="121" ht="51" customHeight="1" s="1"/>
     <row r="122" ht="51" customHeight="1" s="1"/>
@@ -9054,51 +4167,51 @@
     <row r="216" ht="17" customHeight="1" s="1"/>
     <row r="217" ht="51" customHeight="1" s="1"/>
     <row r="218" ht="51" customHeight="1" s="1"/>
     <row r="219" ht="51" customHeight="1" s="1"/>
     <row r="220" ht="51" customHeight="1" s="1"/>
     <row r="221" ht="51" customHeight="1" s="1"/>
     <row r="222" ht="51" customHeight="1" s="1"/>
     <row r="223" ht="51" customHeight="1" s="1"/>
     <row r="224" ht="51" customHeight="1" s="1"/>
     <row r="225" ht="51" customHeight="1" s="1"/>
     <row r="226" ht="51" customHeight="1" s="1"/>
     <row r="227" ht="51" customHeight="1" s="1"/>
     <row r="228" ht="51" customHeight="1" s="1"/>
   </sheetData>
   <autoFilter ref="A1:N228"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M64"/>
+  <dimension ref="A1:M98"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L2" sqref="L2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="9.23076923076923" defaultRowHeight="16.8"/>
   <cols>
     <col width="13" customWidth="1" style="1" min="1" max="1"/>
     <col width="16.5384615384615" customWidth="1" style="1" min="2" max="2"/>
     <col width="9.03846153846154" customWidth="1" style="1" min="3" max="3"/>
     <col width="7.38461538461539" customWidth="1" style="1" min="4" max="4"/>
     <col width="8.15384615384615" customWidth="1" style="1" min="5" max="5"/>
     <col width="54.1538461538462" customWidth="1" style="1" min="6" max="6"/>
     <col width="11.4615384615385" customWidth="1" style="1" min="7" max="7"/>
     <col width="8.26923076923077" customWidth="1" style="1" min="8" max="8"/>
     <col width="16.5384615384615" customWidth="1" style="1" min="9" max="11"/>
     <col width="16.3076923076923" customWidth="1" style="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="31" customHeight="1" s="1">
       <c r="A1" s="23" t="inlineStr">
         <is>
           <t>账号</t>
         </is>
       </c>
@@ -9136,3181 +4249,4856 @@
       <c r="I1" s="55" t="inlineStr">
         <is>
           <t>当前短信时间</t>
         </is>
       </c>
       <c r="J1" s="27" t="inlineStr">
         <is>
           <t>预计短信
 下发时间</t>
         </is>
       </c>
       <c r="K1" s="27" t="inlineStr">
         <is>
           <t>链接超时时间</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>原始反馈</t>
         </is>
       </c>
     </row>
     <row r="2" ht="51" customHeight="1" s="1">
       <c r="A2" t="inlineStr">
         <is>
-          <t>15016506581</t>
+          <t>15917167694</t>
         </is>
       </c>
       <c r="B2" s="53" t="n">
-        <v>46261.88422453704</v>
+        <v>46324.84619212963</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>北部四镇工作站</t>
+          <t>瓷都枫溪工作站</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>黄再明</t>
+          <t>许守锦</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>陈馥旭</t>
+          <t>林宏彬</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>超时</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="I2" s="54">
         <f>(NOW()-J2)*24</f>
         <v/>
       </c>
       <c r="J2" s="53" t="n">
-        <v>46262.46755787037</v>
+        <v>46325.42952546296</v>
       </c>
       <c r="K2" s="53" t="n">
-        <v>46262.8008912037</v>
+        <v>46325.7628587963</v>
       </c>
       <c r="L2">
         <f>IF(AND(F2&lt;&gt;"已参评好",I2&gt;=5),"超5小时未参评",IF(I2&gt;=7,"超7小时未参评",IF(I2&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M2" t="inlineStr"/>
     </row>
     <row r="3" ht="51" customHeight="1" s="1">
       <c r="A3" t="inlineStr">
         <is>
-          <t>13652801928</t>
+          <t>15976323198</t>
         </is>
       </c>
       <c r="B3" s="53" t="n">
-        <v>46262.37701388889</v>
+        <v>46324.88675925926</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>市区城南工作站</t>
+          <t>潮安城区工作站</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>陈理智</t>
+          <t>吴家鸣</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>陈涛</t>
+          <t>庄树贤</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="I3" s="54">
         <f>(NOW()-J3)*24</f>
         <v/>
       </c>
       <c r="J3" s="53" t="n">
-        <v>46262.46034722222</v>
+        <v>46325.47009259259</v>
       </c>
       <c r="K3" s="53" t="n">
-        <v>46262.79368055556</v>
+        <v>46325.80342592593</v>
       </c>
       <c r="L3">
         <f>IF(AND(F3&lt;&gt;"已参评好",I3&gt;=5),"超5小时未参评",IF(I3&gt;=7,"超7小时未参评",IF(I3&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M3" t="inlineStr"/>
     </row>
     <row r="4" ht="51" customHeight="1" s="1">
       <c r="A4" t="inlineStr">
         <is>
-          <t>13715845548</t>
+          <t>15812694226</t>
         </is>
       </c>
       <c r="B4" s="53" t="n">
-        <v>46262.38381944445</v>
+        <v>46324.8405324074</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>市区城南工作站</t>
+          <t>市区城北工作站</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>陈理智</t>
+          <t>陆锐荣</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>冯伟群</t>
+          <t>张泽鸿</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>是</t>
+          <t>否</t>
         </is>
       </c>
       <c r="I4" s="54">
         <f>(NOW()-J4)*24</f>
         <v/>
       </c>
       <c r="J4" s="53" t="n">
-        <v>46262.46715277778</v>
+        <v>46325.42386574074</v>
       </c>
       <c r="K4" s="53" t="n">
-        <v>46262.80048611111</v>
+        <v>46325.75719907408</v>
       </c>
       <c r="L4">
         <f>IF(AND(F4&lt;&gt;"已参评好",I4&gt;=5),"超5小时未参评",IF(I4&gt;=7,"超7小时未参评",IF(I4&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M4" t="inlineStr"/>
     </row>
     <row r="5" ht="51" customHeight="1" s="1">
       <c r="A5" t="inlineStr">
         <is>
-          <t>13829032362</t>
+          <t>17324707456</t>
         </is>
       </c>
       <c r="B5" s="53" t="n">
-        <v>46261.85001157408</v>
+        <v>46324.88880787037</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>韩江新城工作站</t>
+          <t>潮安城区工作站</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>邱培烁</t>
+          <t>吴家鸣</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>黄文振</t>
+          <t>庄树贤</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>超时</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="I5" s="54">
         <f>(NOW()-J5)*24</f>
         <v/>
       </c>
       <c r="J5" s="53" t="n">
-        <v>46262.4333449074</v>
+        <v>46325.4721412037</v>
       </c>
       <c r="K5" s="53" t="n">
-        <v>46262.76667824074</v>
+        <v>46325.80547453704</v>
       </c>
       <c r="L5">
         <f>IF(AND(F5&lt;&gt;"已参评好",I5&gt;=5),"超5小时未参评",IF(I5&gt;=7,"超7小时未参评",IF(I5&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M5" t="inlineStr"/>
     </row>
     <row r="6" ht="51" customHeight="1" s="1">
       <c r="A6" t="inlineStr">
         <is>
-          <t>13715764007</t>
+          <t>13690091999</t>
         </is>
       </c>
       <c r="B6" s="53" t="n">
-        <v>46261.88077546296</v>
-[...9 lines deleted...]
-        </is>
+        <v>46324.81327546296</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>王俊旭</t>
+          <t>曾渤</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>超时</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>否</t>
+          <t>是</t>
         </is>
       </c>
       <c r="I6" s="54">
         <f>(NOW()-J6)*24</f>
         <v/>
       </c>
       <c r="J6" s="53" t="n">
-        <v>46262.4641087963</v>
+        <v>46324.8966087963</v>
       </c>
       <c r="K6" s="53" t="n">
-        <v>46262.79744212963</v>
+        <v>46325.22994212963</v>
       </c>
       <c r="L6">
         <f>IF(AND(F6&lt;&gt;"已参评好",I6&gt;=5),"超5小时未参评",IF(I6&gt;=7,"超7小时未参评",IF(I6&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M6" t="inlineStr"/>
     </row>
     <row r="7" ht="51" customHeight="1" s="1">
       <c r="A7" t="inlineStr">
         <is>
-          <t>13534657695</t>
+          <t>13827306767</t>
         </is>
       </c>
       <c r="B7" s="53" t="n">
-        <v>46261.86748842592</v>
+        <v>46325.4105787037</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>瓷都枫溪工作站</t>
+          <t>彩塘东凤工作站</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>许守锦</t>
+          <t>丁锐涛</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>谢梓湘</t>
+          <t>王锋</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>超时</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>否</t>
+          <t>是</t>
         </is>
       </c>
       <c r="I7" s="54">
         <f>(NOW()-J7)*24</f>
         <v/>
       </c>
       <c r="J7" s="53" t="n">
-        <v>46262.45082175926</v>
+        <v>46325.49391203704</v>
       </c>
       <c r="K7" s="53" t="n">
-        <v>46262.7841550926</v>
+        <v>46325.82724537037</v>
       </c>
       <c r="L7">
         <f>IF(AND(F7&lt;&gt;"已参评好",I7&gt;=5),"超5小时未参评",IF(I7&gt;=7,"超7小时未参评",IF(I7&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M7" t="inlineStr"/>
     </row>
     <row r="8" ht="51" customHeight="1" s="1">
       <c r="A8" t="inlineStr">
         <is>
-          <t>13715745989</t>
+          <t>13332795607</t>
         </is>
       </c>
       <c r="B8" s="53" t="n">
-        <v>46261.83578703704</v>
+        <v>46324.85854166667</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>饶平中片工作站</t>
+          <t>潮安城区工作站</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>郑洽祥</t>
+          <t>吴家鸣</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>张云震</t>
+          <t>郑静亮</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>超时</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="I8" s="54">
         <f>(NOW()-J8)*24</f>
         <v/>
       </c>
       <c r="J8" s="53" t="n">
-        <v>46262.41912037037</v>
+        <v>46325.441875</v>
       </c>
       <c r="K8" s="53" t="n">
-        <v>46262.7524537037</v>
+        <v>46325.77520833333</v>
       </c>
       <c r="L8">
         <f>IF(AND(F8&lt;&gt;"已参评好",I8&gt;=5),"超5小时未参评",IF(I8&gt;=7,"超7小时未参评",IF(I8&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M8" t="inlineStr"/>
     </row>
     <row r="9" ht="51" customHeight="1" s="1">
       <c r="A9" t="inlineStr">
         <is>
-          <t>13829062393</t>
+          <t>13553744842</t>
         </is>
       </c>
       <c r="B9" s="53" t="n">
-        <v>46261.92634259259</v>
+        <v>46324.94855324074</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>凤塘镇区工作站</t>
+          <t>北部四镇工作站</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>曾声锦</t>
+          <t>黄再明</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>郑楚龙</t>
+          <t>陈馥旭</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>超时</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>否</t>
         </is>
       </c>
       <c r="I9" s="54">
         <f>(NOW()-J9)*24</f>
         <v/>
       </c>
       <c r="J9" s="53" t="n">
-        <v>46262.50967592592</v>
+        <v>46325.53188657408</v>
       </c>
       <c r="K9" s="53" t="n">
-        <v>46262.84300925926</v>
+        <v>46325.86521990741</v>
       </c>
       <c r="L9">
         <f>IF(AND(F9&lt;&gt;"已参评好",I9&gt;=5),"超5小时未参评",IF(I9&gt;=7,"超7小时未参评",IF(I9&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M9" t="inlineStr"/>
     </row>
     <row r="10" ht="51" customHeight="1" s="1">
       <c r="A10" t="inlineStr">
         <is>
-          <t>13502626853</t>
+          <t>15913099322</t>
         </is>
       </c>
       <c r="B10" s="53" t="n">
-        <v>46262.46076388889</v>
+        <v>46325.58520833333</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>潮安城区工作站</t>
+          <t>市区城北工作站</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>吴家鸣</t>
+          <t>陆锐荣</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>陈家昭</t>
+          <t>蔡智发</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I10" s="54">
         <f>(NOW()-J10)*24</f>
         <v/>
       </c>
       <c r="J10" s="53" t="n">
-        <v>46262.54409722222</v>
+        <v>46325.66854166667</v>
       </c>
       <c r="K10" s="53" t="n">
-        <v>46262.87743055556</v>
+        <v>46326.001875</v>
       </c>
       <c r="L10">
         <f>IF(AND(F10&lt;&gt;"已参评好",I10&gt;=5),"超5小时未参评",IF(I10&gt;=7,"超7小时未参评",IF(I10&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M10" t="inlineStr"/>
     </row>
     <row r="11" ht="51" customHeight="1" s="1">
       <c r="A11" t="inlineStr">
         <is>
-          <t>15816188830</t>
+          <t>15876804956</t>
         </is>
       </c>
       <c r="B11" s="53" t="n">
-        <v>46262.46241898148</v>
+        <v>46325.54179398148</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>潮安城区工作站</t>
+          <t>市区城南工作站</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>陈理智</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>王伟斌</t>
+          <t>蔡梓康</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I11" s="54">
         <f>(NOW()-J11)*24</f>
         <v/>
       </c>
       <c r="J11" s="53" t="n">
-        <v>46262.54575231481</v>
+        <v>46325.62512731482</v>
       </c>
       <c r="K11" s="53" t="n">
-        <v>46262.87908564815</v>
+        <v>46325.95846064815</v>
       </c>
       <c r="L11">
         <f>IF(AND(F11&lt;&gt;"已参评好",I11&gt;=5),"超5小时未参评",IF(I11&gt;=7,"超7小时未参评",IF(I11&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M11" t="inlineStr"/>
     </row>
     <row r="12" ht="51" customHeight="1" s="1">
       <c r="A12" t="inlineStr">
         <is>
-          <t>15816141277</t>
+          <t>13828330520</t>
         </is>
       </c>
       <c r="B12" s="53" t="n">
-        <v>46262.43185185185</v>
+        <v>46325.46020833333</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>韩江新城工作站</t>
+          <t>市区城南工作站</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>邱培烁</t>
+          <t>陈理智</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>谢洽杰</t>
+          <t>蔡梓康</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I12" s="54">
         <f>(NOW()-J12)*24</f>
         <v/>
       </c>
       <c r="J12" s="53" t="n">
-        <v>46262.51518518518</v>
+        <v>46325.54354166667</v>
       </c>
       <c r="K12" s="53" t="n">
-        <v>46262.84851851852</v>
+        <v>46325.876875</v>
       </c>
       <c r="L12">
         <f>IF(AND(F12&lt;&gt;"已参评好",I12&gt;=5),"超5小时未参评",IF(I12&gt;=7,"超7小时未参评",IF(I12&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M12" t="inlineStr"/>
     </row>
     <row r="13" ht="51" customHeight="1" s="1">
       <c r="A13" t="inlineStr">
         <is>
-          <t>19830263880</t>
+          <t>36530068570</t>
         </is>
       </c>
       <c r="B13" s="53" t="n">
-        <v>46262.47653935185</v>
+        <v>46325.47113425926</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>饶平西片工作站</t>
+          <t>市区城南工作站</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>吴泽镐</t>
+          <t>陈理智</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>林成鑫</t>
+          <t>蔡梓康</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I13" s="54">
         <f>(NOW()-J13)*24</f>
         <v/>
       </c>
       <c r="J13" s="53" t="n">
-        <v>46262.55987268518</v>
+        <v>46325.55446759259</v>
       </c>
       <c r="K13" s="53" t="n">
-        <v>46262.89320601852</v>
+        <v>46325.88780092593</v>
       </c>
       <c r="L13">
         <f>IF(AND(F13&lt;&gt;"已参评好",I13&gt;=5),"超5小时未参评",IF(I13&gt;=7,"超7小时未参评",IF(I13&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M13" t="inlineStr"/>
     </row>
     <row r="14" ht="51" customHeight="1" s="1">
       <c r="A14" t="inlineStr">
         <is>
-          <t>18811864120</t>
+          <t>13502505194</t>
         </is>
       </c>
       <c r="B14" s="53" t="n">
-        <v>46262.59572916666</v>
-[...9 lines deleted...]
-        </is>
+        <v>46325.60128472222</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>许美庆</t>
+          <t>曾渤</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I14" s="54">
         <f>(NOW()-J14)*24</f>
         <v/>
       </c>
       <c r="J14" s="53" t="n">
-        <v>46262.6790625</v>
+        <v>46325.68461805556</v>
       </c>
       <c r="K14" s="53" t="n">
-        <v>46263.01239583334</v>
+        <v>46326.01795138889</v>
       </c>
       <c r="L14">
         <f>IF(AND(F14&lt;&gt;"已参评好",I14&gt;=5),"超5小时未参评",IF(I14&gt;=7,"超7小时未参评",IF(I14&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M14" t="inlineStr"/>
     </row>
     <row r="15" ht="34" customHeight="1" s="1">
       <c r="A15" t="inlineStr">
         <is>
-          <t>13500112750</t>
+          <t>13690041418</t>
         </is>
       </c>
       <c r="B15" s="53" t="n">
-        <v>46262.6034375</v>
-[...9 lines deleted...]
-        </is>
+        <v>46325.50060185185</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>许美庆</t>
+          <t>曾渤</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I15" s="54">
         <f>(NOW()-J15)*24</f>
         <v/>
       </c>
       <c r="J15" s="53" t="n">
-        <v>46262.68677083333</v>
+        <v>46325.58393518518</v>
       </c>
       <c r="K15" s="53" t="n">
-        <v>46263.02010416667</v>
+        <v>46325.91726851852</v>
       </c>
       <c r="L15">
         <f>IF(AND(F15&lt;&gt;"已参评好",I15&gt;=5),"超5小时未参评",IF(I15&gt;=7,"超7小时未参评",IF(I15&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M15" t="inlineStr"/>
     </row>
     <row r="16" ht="51" customHeight="1" s="1">
       <c r="A16" t="inlineStr">
         <is>
-          <t>13433794113</t>
+          <t>13827313723</t>
         </is>
       </c>
       <c r="B16" s="53" t="n">
-        <v>46262.48659722223</v>
+        <v>46325.47751157408</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>饶平西片工作站</t>
+          <t>潮安城区工作站</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>吴泽镐</t>
+          <t>吴家鸣</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>麦煌圳</t>
+          <t>曾桐波</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I16" s="54">
         <f>(NOW()-J16)*24</f>
         <v/>
       </c>
       <c r="J16" s="53" t="n">
-        <v>46262.56993055555</v>
+        <v>46325.56084490741</v>
       </c>
       <c r="K16" s="53" t="n">
-        <v>46262.90326388889</v>
+        <v>46325.89417824074</v>
       </c>
       <c r="L16">
         <f>IF(AND(F16&lt;&gt;"已参评好",I16&gt;=5),"超5小时未参评",IF(I16&gt;=7,"超7小时未参评",IF(I16&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M16" t="inlineStr"/>
     </row>
     <row r="17" ht="51" customHeight="1" s="1">
       <c r="A17" t="inlineStr">
         <is>
-          <t>13631033885</t>
+          <t>13715810066</t>
         </is>
       </c>
       <c r="B17" s="53" t="n">
-        <v>46262.60363425926</v>
+        <v>46325.59311342592</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>彩塘东凤工作站</t>
+          <t>古巷登塘工作站</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>丁锐涛</t>
+          <t>陈佳雄</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>郑时茂</t>
+          <t>陈海荣</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I17" s="54">
         <f>(NOW()-J17)*24</f>
         <v/>
       </c>
       <c r="J17" s="53" t="n">
-        <v>46262.68696759259</v>
+        <v>46325.67644675926</v>
       </c>
       <c r="K17" s="53" t="n">
-        <v>46263.02030092593</v>
+        <v>46326.00978009259</v>
       </c>
       <c r="L17">
         <f>IF(AND(F17&lt;&gt;"已参评好",I17&gt;=5),"超5小时未参评",IF(I17&gt;=7,"超7小时未参评",IF(I17&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M17" t="inlineStr"/>
     </row>
     <row r="18" ht="51" customHeight="1" s="1">
       <c r="A18" t="inlineStr">
         <is>
-          <t>13539396848</t>
+          <t>15007687095</t>
         </is>
       </c>
       <c r="B18" s="53" t="n">
-        <v>46262.43775462963</v>
+        <v>46325.53405092593</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>市区城南工作站</t>
+          <t>彩塘东凤工作站</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>陈理智</t>
+          <t>丁锐涛</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>陈诗俊</t>
+          <t>陈嘉灿</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I18" s="54">
         <f>(NOW()-J18)*24</f>
         <v/>
       </c>
       <c r="J18" s="53" t="n">
-        <v>46262.52108796296</v>
+        <v>46325.61738425926</v>
       </c>
       <c r="K18" s="53" t="n">
-        <v>46262.8544212963</v>
+        <v>46325.95071759259</v>
       </c>
       <c r="L18">
         <f>IF(AND(F18&lt;&gt;"已参评好",I18&gt;=5),"超5小时未参评",IF(I18&gt;=7,"超7小时未参评",IF(I18&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M18" t="inlineStr"/>
     </row>
     <row r="19" ht="51" customHeight="1" s="1">
       <c r="A19" t="inlineStr">
         <is>
-          <t>15976361482</t>
+          <t>13828322258</t>
         </is>
       </c>
       <c r="B19" s="53" t="n">
-        <v>46262.50853009259</v>
+        <v>46325.5216087963</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>市区城北工作站</t>
+          <t>市区城南工作站</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>陆锐荣</t>
+          <t>陈理智</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>王锐嘉</t>
+          <t>陈林伟</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I19" s="54">
         <f>(NOW()-J19)*24</f>
         <v/>
       </c>
       <c r="J19" s="53" t="n">
-        <v>46262.59186342593</v>
+        <v>46325.60494212963</v>
       </c>
       <c r="K19" s="53" t="n">
-        <v>46262.92519675926</v>
+        <v>46325.93827546296</v>
       </c>
       <c r="L19">
         <f>IF(AND(F19&lt;&gt;"已参评好",I19&gt;=5),"超5小时未参评",IF(I19&gt;=7,"超7小时未参评",IF(I19&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M19" t="inlineStr"/>
     </row>
     <row r="20" ht="51" customHeight="1" s="1">
       <c r="A20" t="inlineStr">
         <is>
-          <t>15876831102</t>
+          <t>13421065605</t>
         </is>
       </c>
       <c r="B20" s="53" t="n">
-        <v>46262.55770833333</v>
+        <v>46325.53436342593</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>饶平北片工作站</t>
+          <t>市区城南工作站</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>詹进链</t>
+          <t>陈理智</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>詹蔚均</t>
+          <t>陈庆炎</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I20" s="54">
         <f>(NOW()-J20)*24</f>
         <v/>
       </c>
       <c r="J20" s="53" t="n">
-        <v>46262.64104166667</v>
+        <v>46325.61769675926</v>
       </c>
       <c r="K20" s="53" t="n">
-        <v>46262.974375</v>
+        <v>46325.95103009259</v>
       </c>
       <c r="L20">
         <f>IF(AND(F20&lt;&gt;"已参评好",I20&gt;=5),"超5小时未参评",IF(I20&gt;=7,"超7小时未参评",IF(I20&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M20" t="inlineStr"/>
     </row>
     <row r="21" ht="51" customHeight="1" s="1">
       <c r="A21" t="inlineStr">
         <is>
-          <t>36530074418</t>
+          <t>13553795308</t>
         </is>
       </c>
       <c r="B21" s="53" t="n">
-        <v>46262.47665509259</v>
+        <v>46325.466875</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>韩江新城工作站</t>
+          <t>市区城北工作站</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>邱培烁</t>
+          <t>陆锐荣</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>林思捷</t>
+          <t>陈锐</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I21" s="54">
         <f>(NOW()-J21)*24</f>
         <v/>
       </c>
       <c r="J21" s="53" t="n">
-        <v>46262.55998842593</v>
+        <v>46325.55020833333</v>
       </c>
       <c r="K21" s="53" t="n">
-        <v>46262.89332175926</v>
+        <v>46325.88354166667</v>
       </c>
       <c r="L21">
         <f>IF(AND(F21&lt;&gt;"已参评好",I21&gt;=5),"超5小时未参评",IF(I21&gt;=7,"超7小时未参评",IF(I21&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M21" t="inlineStr"/>
     </row>
     <row r="22" ht="51" customHeight="1" s="1">
       <c r="A22" t="inlineStr">
         <is>
-          <t>17817680856</t>
+          <t>13380460410</t>
         </is>
       </c>
       <c r="B22" s="53" t="n">
-        <v>46262.47952546296</v>
+        <v>46325.46824074074</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>古巷登塘工作站</t>
+          <t>市区城南工作站</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>陈佳雄</t>
+          <t>陈理智</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>庄钰洲</t>
+          <t>陈诗俊</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I22" s="54">
         <f>(NOW()-J22)*24</f>
         <v/>
       </c>
       <c r="J22" s="53" t="n">
-        <v>46262.56285879629</v>
+        <v>46325.55157407407</v>
       </c>
       <c r="K22" s="53" t="n">
-        <v>46262.89619212963</v>
+        <v>46325.88490740741</v>
       </c>
       <c r="L22">
         <f>IF(AND(F22&lt;&gt;"已参评好",I22&gt;=5),"超5小时未参评",IF(I22&gt;=7,"超7小时未参评",IF(I22&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M22" t="inlineStr"/>
     </row>
     <row r="23" ht="51" customHeight="1" s="1">
       <c r="A23" t="inlineStr">
         <is>
-          <t>15919559297</t>
+          <t>19126845075</t>
         </is>
       </c>
       <c r="B23" s="53" t="n">
-        <v>46262.48751157407</v>
+        <v>46325.60310185186</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>饶平西片工作站</t>
+          <t>潮安城区工作站</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>吴泽镐</t>
+          <t>吴家鸣</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>黄春旺</t>
+          <t>陈有鑫</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I23" s="54">
         <f>(NOW()-J23)*24</f>
         <v/>
       </c>
       <c r="J23" s="53" t="n">
-        <v>46262.57084490741</v>
+        <v>46325.68643518518</v>
       </c>
       <c r="K23" s="53" t="n">
-        <v>46262.90417824074</v>
+        <v>46326.01976851852</v>
       </c>
       <c r="L23">
         <f>IF(AND(F23&lt;&gt;"已参评好",I23&gt;=5),"超5小时未参评",IF(I23&gt;=7,"超7小时未参评",IF(I23&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M23" t="inlineStr"/>
     </row>
     <row r="24" ht="51" customHeight="1" s="1">
       <c r="A24" t="inlineStr">
         <is>
-          <t>19925574630</t>
+          <t>13715802209</t>
         </is>
       </c>
       <c r="B24" s="53" t="n">
-        <v>46262.51082175926</v>
+        <v>46325.46520833333</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>市区城南工作站</t>
+          <t>瓷都枫溪工作站</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>陈理智</t>
+          <t>许守锦</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>陈诗俊</t>
+          <t>廖庆鑫</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I24" s="54">
         <f>(NOW()-J24)*24</f>
         <v/>
       </c>
       <c r="J24" s="53" t="n">
-        <v>46262.59415509259</v>
+        <v>46325.54854166666</v>
       </c>
       <c r="K24" s="53" t="n">
-        <v>46262.92748842593</v>
+        <v>46325.881875</v>
       </c>
       <c r="L24">
         <f>IF(AND(F24&lt;&gt;"已参评好",I24&gt;=5),"超5小时未参评",IF(I24&gt;=7,"超7小时未参评",IF(I24&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M24" t="inlineStr"/>
     </row>
     <row r="25" ht="51" customHeight="1" s="1">
       <c r="A25" t="inlineStr">
         <is>
-          <t>15917178982</t>
+          <t>13553775321</t>
         </is>
       </c>
       <c r="B25" s="53" t="n">
-        <v>46262.4884837963</v>
+        <v>46325.61828703704</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>潮安城区工作站</t>
+          <t>市区城北工作站</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>吴家鸣</t>
+          <t>陆锐荣</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>陈健桁</t>
+          <t>林金旭</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I25" s="54">
         <f>(NOW()-J25)*24</f>
         <v/>
       </c>
       <c r="J25" s="53" t="n">
-        <v>46262.57181712963</v>
+        <v>46325.70162037037</v>
       </c>
       <c r="K25" s="53" t="n">
-        <v>46262.90515046296</v>
+        <v>46326.0349537037</v>
       </c>
       <c r="L25">
         <f>IF(AND(F25&lt;&gt;"已参评好",I25&gt;=5),"超5小时未参评",IF(I25&gt;=7,"超7小时未参评",IF(I25&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M25" t="inlineStr"/>
     </row>
     <row r="26" ht="51" customHeight="1" s="1">
       <c r="A26" t="inlineStr">
         <is>
-          <t>13502638725</t>
+          <t>18927128265</t>
         </is>
       </c>
       <c r="B26" s="53" t="n">
-        <v>46262.47730324074</v>
+        <v>46325.50635416667</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>瓷都枫溪工作站</t>
+          <t>饶平城区工作站</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>许守锦</t>
+          <t>陈泽鹏</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>陈庆海</t>
+          <t>林葵</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I26" s="54">
         <f>(NOW()-J26)*24</f>
         <v/>
       </c>
       <c r="J26" s="53" t="n">
-        <v>46262.56063657408</v>
+        <v>46325.5896875</v>
       </c>
       <c r="K26" s="53" t="n">
-        <v>46262.89396990741</v>
+        <v>46325.92302083333</v>
       </c>
       <c r="L26">
         <f>IF(AND(F26&lt;&gt;"已参评好",I26&gt;=5),"超5小时未参评",IF(I26&gt;=7,"超7小时未参评",IF(I26&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M26" t="inlineStr"/>
     </row>
     <row r="27" ht="51" customHeight="1" s="1">
       <c r="A27" t="inlineStr">
         <is>
-          <t>17819296402</t>
+          <t>15016508588</t>
         </is>
       </c>
       <c r="B27" s="53" t="n">
-        <v>46262.41989583334</v>
+        <v>46325.50780092592</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>高铁三镇工作站</t>
+          <t>饶平西片工作站</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>洪名鑫</t>
+          <t>吴泽镐</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>陈宏炀</t>
+          <t>林通达</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I27" s="54">
         <f>(NOW()-J27)*24</f>
         <v/>
       </c>
       <c r="J27" s="53" t="n">
-        <v>46262.50322916666</v>
+        <v>46325.59113425926</v>
       </c>
       <c r="K27" s="53" t="n">
-        <v>46262.8365625</v>
+        <v>46325.92446759259</v>
       </c>
       <c r="L27">
         <f>IF(AND(F27&lt;&gt;"已参评好",I27&gt;=5),"超5小时未参评",IF(I27&gt;=7,"超7小时未参评",IF(I27&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M27" t="inlineStr"/>
     </row>
     <row r="28" ht="51" customHeight="1" s="1">
       <c r="A28" t="inlineStr">
         <is>
-          <t>13715712838</t>
+          <t>13192125854</t>
         </is>
       </c>
       <c r="B28" s="53" t="n">
-        <v>46262.50335648148</v>
+        <v>46325.49954861111</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>彩塘东凤工作站</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>丁锐涛</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>郑德福</t>
+          <t>刘汉城</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I28" s="54">
         <f>(NOW()-J28)*24</f>
         <v/>
       </c>
       <c r="J28" s="53" t="n">
-        <v>46262.58668981482</v>
+        <v>46325.58288194444</v>
       </c>
       <c r="K28" s="53" t="n">
-        <v>46262.92002314814</v>
+        <v>46325.91621527778</v>
       </c>
       <c r="L28">
         <f>IF(AND(F28&lt;&gt;"已参评好",I28&gt;=5),"超5小时未参评",IF(I28&gt;=7,"超7小时未参评",IF(I28&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M28" t="inlineStr"/>
     </row>
     <row r="29" ht="51" customHeight="1" s="1">
       <c r="A29" t="inlineStr">
         <is>
-          <t>15919515606</t>
+          <t>18823520860</t>
         </is>
       </c>
       <c r="B29" s="53" t="n">
-        <v>46262.61560185185</v>
+        <v>46325.60732638889</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>潮安城区工作站</t>
+          <t>彩塘东凤工作站</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>吴家鸣</t>
+          <t>丁锐涛</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>蔡满煜</t>
+          <t>刘汉城</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I29" s="54">
         <f>(NOW()-J29)*24</f>
         <v/>
       </c>
       <c r="J29" s="53" t="n">
-        <v>46262.69893518519</v>
+        <v>46325.69065972222</v>
       </c>
       <c r="K29" s="53" t="n">
-        <v>46263.03226851852</v>
+        <v>46326.02399305555</v>
       </c>
       <c r="L29">
         <f>IF(AND(F29&lt;&gt;"已参评好",I29&gt;=5),"超5小时未参评",IF(I29&gt;=7,"超7小时未参评",IF(I29&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M29" t="inlineStr"/>
     </row>
     <row r="30" ht="51" customHeight="1" s="1">
       <c r="A30" t="inlineStr">
         <is>
-          <t>13553712417</t>
+          <t>36530076033</t>
         </is>
       </c>
       <c r="B30" s="53" t="n">
-        <v>46262.44188657407</v>
+        <v>46325.58305555556</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>饶平西片工作站</t>
+          <t>潮安城区工作站</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>吴泽镐</t>
+          <t>吴家鸣</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>麦煌圳</t>
+          <t>欧泽涵</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I30" s="54">
         <f>(NOW()-J30)*24</f>
         <v/>
       </c>
       <c r="J30" s="53" t="n">
-        <v>46262.52521990741</v>
+        <v>46325.66638888889</v>
       </c>
       <c r="K30" s="53" t="n">
-        <v>46262.85855324074</v>
+        <v>46325.99972222222</v>
       </c>
       <c r="L30">
         <f>IF(AND(F30&lt;&gt;"已参评好",I30&gt;=5),"超5小时未参评",IF(I30&gt;=7,"超7小时未参评",IF(I30&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M30" t="inlineStr"/>
     </row>
     <row r="31" ht="51" customHeight="1" s="1">
       <c r="A31" t="inlineStr">
         <is>
-          <t>15913054813</t>
+          <t>15016504669</t>
         </is>
       </c>
       <c r="B31" s="53" t="n">
-        <v>46262.60277777778</v>
+        <v>46325.50114583333</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>北部四镇工作站</t>
+          <t>饶平城区工作站</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>黄再明</t>
+          <t>陈泽鹏</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>林杰</t>
+          <t>吴镇周</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I31" s="54">
         <f>(NOW()-J31)*24</f>
         <v/>
       </c>
       <c r="J31" s="53" t="n">
-        <v>46262.68611111111</v>
+        <v>46325.58447916667</v>
       </c>
       <c r="K31" s="53" t="n">
-        <v>46263.01944444444</v>
+        <v>46325.9178125</v>
       </c>
       <c r="L31">
         <f>IF(AND(F31&lt;&gt;"已参评好",I31&gt;=5),"超5小时未参评",IF(I31&gt;=7,"超7小时未参评",IF(I31&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M31" t="inlineStr"/>
     </row>
     <row r="32" ht="51" customHeight="1" s="1">
       <c r="A32" t="inlineStr">
         <is>
-          <t>17260150843</t>
+          <t>15919547718</t>
         </is>
       </c>
       <c r="B32" s="53" t="n">
-        <v>46262.61615740741</v>
+        <v>46325.47061342592</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>潮安城区工作站</t>
+          <t>古巷登塘工作站</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>吴家鸣</t>
+          <t>陈佳雄</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>陈有鑫</t>
+          <t>谢志杰</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I32" s="54">
         <f>(NOW()-J32)*24</f>
         <v/>
       </c>
       <c r="J32" s="53" t="n">
-        <v>46262.69949074074</v>
+        <v>46325.55394675926</v>
       </c>
       <c r="K32" s="53" t="n">
-        <v>46263.03282407407</v>
+        <v>46325.88728009259</v>
       </c>
       <c r="L32">
         <f>IF(AND(F32&lt;&gt;"已参评好",I32&gt;=5),"超5小时未参评",IF(I32&gt;=7,"超7小时未参评",IF(I32&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M32" t="inlineStr"/>
     </row>
     <row r="33" ht="51" customHeight="1" s="1">
       <c r="A33" t="inlineStr">
         <is>
-          <t>18933497529</t>
+          <t>13715737733</t>
         </is>
       </c>
       <c r="B33" s="53" t="n">
-        <v>46262.49981481482</v>
+        <v>46325.52494212963</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>市区城南工作站</t>
+          <t>古巷登塘工作站</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>陈理智</t>
+          <t>陈佳雄</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>陈涛</t>
+          <t>谢志杰</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I33" s="54">
         <f>(NOW()-J33)*24</f>
         <v/>
       </c>
       <c r="J33" s="53" t="n">
-        <v>46262.58314814815</v>
+        <v>46325.60827546296</v>
       </c>
       <c r="K33" s="53" t="n">
-        <v>46262.91648148148</v>
+        <v>46325.9416087963</v>
       </c>
       <c r="L33">
         <f>IF(AND(F33&lt;&gt;"已参评好",I33&gt;=5),"超5小时未参评",IF(I33&gt;=7,"超7小时未参评",IF(I33&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M33" t="inlineStr"/>
     </row>
     <row r="34" ht="51" customHeight="1" s="1">
       <c r="A34" t="inlineStr">
         <is>
-          <t>36530074412</t>
+          <t>13435557817</t>
         </is>
       </c>
       <c r="B34" s="53" t="n">
-        <v>46262.4346412037</v>
+        <v>46325.50042824074</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>古巷登塘工作站</t>
+          <t>凤塘镇区工作站</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>陈佳雄</t>
+          <t>曾声锦</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>谢志杰</t>
+          <t>邢森鹏</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I34" s="54">
         <f>(NOW()-J34)*24</f>
         <v/>
       </c>
       <c r="J34" s="53" t="n">
-        <v>46262.51797453704</v>
+        <v>46325.58376157407</v>
       </c>
       <c r="K34" s="53" t="n">
-        <v>46262.85130787037</v>
+        <v>46325.91709490741</v>
       </c>
       <c r="L34">
         <f>IF(AND(F34&lt;&gt;"已参评好",I34&gt;=5),"超5小时未参评",IF(I34&gt;=7,"超7小时未参评",IF(I34&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M34" t="inlineStr"/>
     </row>
     <row r="35" ht="51" customHeight="1" s="1">
       <c r="A35" t="inlineStr">
         <is>
-          <t>13622553238</t>
+          <t>13828386558</t>
         </is>
       </c>
       <c r="B35" s="53" t="n">
-        <v>46262.53142361111</v>
+        <v>46325.43620370371</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>市区城南工作站</t>
+          <t>凤塘镇区工作站</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>陈理智</t>
+          <t>曾声锦</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>蔡梓康</t>
+          <t>邢森鹏</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I35" s="54">
         <f>(NOW()-J35)*24</f>
         <v/>
       </c>
       <c r="J35" s="53" t="n">
-        <v>46262.61475694444</v>
+        <v>46325.51953703703</v>
       </c>
       <c r="K35" s="53" t="n">
-        <v>46262.94809027778</v>
+        <v>46325.85287037037</v>
       </c>
       <c r="L35">
         <f>IF(AND(F35&lt;&gt;"已参评好",I35&gt;=5),"超5小时未参评",IF(I35&gt;=7,"超7小时未参评",IF(I35&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M35" t="inlineStr"/>
     </row>
     <row r="36" ht="51" customHeight="1" s="1">
       <c r="A36" t="inlineStr">
         <is>
-          <t>13715802420</t>
+          <t>15219877766</t>
         </is>
       </c>
       <c r="B36" s="53" t="n">
-        <v>46262.61965277778</v>
+        <v>46325.43412037037</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>韩江新城工作站</t>
+          <t>潮安城区工作站</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>邱培烁</t>
+          <t>吴家鸣</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>陈黄欢</t>
+          <t>许美庆</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I36" s="54">
         <f>(NOW()-J36)*24</f>
         <v/>
       </c>
       <c r="J36" s="53" t="n">
-        <v>46262.70298611111</v>
+        <v>46325.5174537037</v>
       </c>
       <c r="K36" s="53" t="n">
-        <v>46263.03631944444</v>
+        <v>46325.85078703704</v>
       </c>
       <c r="L36">
         <f>IF(AND(F36&lt;&gt;"已参评好",I36&gt;=5),"超5小时未参评",IF(I36&gt;=7,"超7小时未参评",IF(I36&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M36" t="inlineStr"/>
     </row>
     <row r="37" ht="51" customHeight="1" s="1">
       <c r="A37" t="inlineStr">
         <is>
-          <t>15919574216</t>
+          <t>15913011918</t>
         </is>
       </c>
       <c r="B37" s="53" t="n">
-        <v>46262.456875</v>
+        <v>46325.50879629629</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>饶平西片工作站</t>
+          <t>市区城南工作站</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>吴泽镐</t>
+          <t>陈理智</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>林通达</t>
+          <t>许秋跃</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I37" s="54">
         <f>(NOW()-J37)*24</f>
         <v/>
       </c>
       <c r="J37" s="53" t="n">
-        <v>46262.54020833333</v>
+        <v>46325.59212962963</v>
       </c>
       <c r="K37" s="53" t="n">
-        <v>46262.87354166667</v>
+        <v>46325.92546296296</v>
       </c>
       <c r="L37">
         <f>IF(AND(F37&lt;&gt;"已参评好",I37&gt;=5),"超5小时未参评",IF(I37&gt;=7,"超7小时未参评",IF(I37&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M37" t="inlineStr"/>
     </row>
     <row r="38" ht="34" customHeight="1" s="1">
       <c r="A38" t="inlineStr">
         <is>
-          <t>15876818731</t>
+          <t>13829083267</t>
         </is>
       </c>
       <c r="B38" s="53" t="n">
-        <v>46262.57688657408</v>
+        <v>46325.51819444444</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>古巷登塘工作站</t>
+          <t>潮安城区工作站</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>陈佳雄</t>
+          <t>吴家鸣</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>刘泽标</t>
+          <t>杨吉棣</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I38" s="54">
         <f>(NOW()-J38)*24</f>
         <v/>
       </c>
       <c r="J38" s="53" t="n">
-        <v>46262.6602199074</v>
+        <v>46325.60152777778</v>
       </c>
       <c r="K38" s="53" t="n">
-        <v>46262.99355324074</v>
+        <v>46325.93486111111</v>
       </c>
       <c r="L38">
         <f>IF(AND(F38&lt;&gt;"已参评好",I38&gt;=5),"超5小时未参评",IF(I38&gt;=7,"超7小时未参评",IF(I38&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M38" t="inlineStr"/>
     </row>
     <row r="39" ht="51" customHeight="1" s="1">
       <c r="A39" t="inlineStr">
         <is>
-          <t>15113997697</t>
+          <t>15919584704</t>
         </is>
       </c>
       <c r="B39" s="53" t="n">
-        <v>46262.54623842592</v>
+        <v>46325.44615740741</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>凤塘镇区工作站</t>
+          <t>饶平北片工作站</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>曾声锦</t>
+          <t>詹进链</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>邱陶煌</t>
+          <t>尤少伟</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I39" s="54">
         <f>(NOW()-J39)*24</f>
         <v/>
       </c>
       <c r="J39" s="53" t="n">
-        <v>46262.62957175926</v>
+        <v>46325.52949074074</v>
       </c>
       <c r="K39" s="53" t="n">
-        <v>46262.96290509259</v>
+        <v>46325.86282407407</v>
       </c>
       <c r="L39">
         <f>IF(AND(F39&lt;&gt;"已参评好",I39&gt;=5),"超5小时未参评",IF(I39&gt;=7,"超7小时未参评",IF(I39&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>15913035113</t>
+          <t>15907686639</t>
         </is>
       </c>
       <c r="B40" s="53" t="n">
-        <v>46262.42107638889</v>
+        <v>46325.48721064815</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>东界三镇工作站</t>
+          <t>饶平城区工作站</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>周少杰</t>
+          <t>陈泽鹏</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>杨振浜</t>
+          <t>余俊生</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I40" s="54">
         <f>(NOW()-J40)*24</f>
         <v/>
       </c>
       <c r="J40" s="53" t="n">
-        <v>46262.50440972222</v>
+        <v>46325.57054398148</v>
       </c>
       <c r="K40" s="53" t="n">
-        <v>46262.83774305556</v>
+        <v>46325.90387731481</v>
       </c>
       <c r="L40">
         <f>IF(AND(F40&lt;&gt;"已参评好",I40&gt;=5),"超5小时未参评",IF(I40&gt;=7,"超7小时未参评",IF(I40&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>13539399460</t>
+          <t>13553790012</t>
         </is>
       </c>
       <c r="B41" s="53" t="n">
-        <v>46262.62329861111</v>
+        <v>46325.43767361111</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>市区城南工作站</t>
+          <t>饶平城区工作站</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>陈理智</t>
+          <t>陈泽鹏</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>黄钿</t>
+          <t>余俊生</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I41" s="54">
         <f>(NOW()-J41)*24</f>
         <v/>
       </c>
       <c r="J41" s="53" t="n">
-        <v>46262.70663194444</v>
+        <v>46325.52100694444</v>
       </c>
       <c r="K41" s="53" t="n">
-        <v>46263.03996527778</v>
+        <v>46325.85434027778</v>
       </c>
       <c r="L41">
         <f>IF(AND(F41&lt;&gt;"已参评好",I41&gt;=5),"超5小时未参评",IF(I41&gt;=7,"超7小时未参评",IF(I41&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>13623080797</t>
+          <t>15218560896</t>
         </is>
       </c>
       <c r="B42" s="53" t="n">
-        <v>46262.62318287037</v>
+        <v>46325.50283564815</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>瓷都枫溪工作站</t>
+          <t>东界三镇工作站</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>许守锦</t>
+          <t>周少杰</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>陆锐强</t>
+          <t>余锡明</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I42" s="54">
         <f>(NOW()-J42)*24</f>
         <v/>
       </c>
       <c r="J42" s="53" t="n">
-        <v>46262.7065162037</v>
+        <v>46325.58616898148</v>
       </c>
       <c r="K42" s="53" t="n">
-        <v>46263.03984953704</v>
+        <v>46325.91950231481</v>
       </c>
       <c r="L42">
         <f>IF(AND(F42&lt;&gt;"已参评好",I42&gt;=5),"超5小时未参评",IF(I42&gt;=7,"超7小时未参评",IF(I42&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>18218200390</t>
+          <t>13727960493</t>
         </is>
       </c>
       <c r="B43" s="53" t="n">
-        <v>46262.47256944444</v>
+        <v>46325.52324074074</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>饶平西片工作站</t>
+          <t>彩塘东凤工作站</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>吴泽镐</t>
+          <t>丁锐涛</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>谢少杰</t>
+          <t>郑德福</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I43" s="54">
         <f>(NOW()-J43)*24</f>
         <v/>
       </c>
       <c r="J43" s="53" t="n">
-        <v>46262.55590277778</v>
+        <v>46325.60657407407</v>
       </c>
       <c r="K43" s="53" t="n">
-        <v>46262.88923611111</v>
+        <v>46325.93990740741</v>
       </c>
       <c r="L43">
         <f>IF(AND(F43&lt;&gt;"已参评好",I43&gt;=5),"超5小时未参评",IF(I43&gt;=7,"超7小时未参评",IF(I43&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>13727982533</t>
+          <t>13433745167</t>
         </is>
       </c>
       <c r="B44" s="53" t="n">
-        <v>46262.49045138889</v>
+        <v>46325.62332175926</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>饶平城区工作站</t>
+          <t>市区城北工作站</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>陈泽鹏</t>
+          <t>陆锐荣</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>江振煜</t>
+          <t>周创镔</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I44" s="54">
         <f>(NOW()-J44)*24</f>
         <v/>
       </c>
       <c r="J44" s="53" t="n">
-        <v>46262.57378472222</v>
+        <v>46325.7066550926</v>
       </c>
       <c r="K44" s="53" t="n">
-        <v>46262.90711805555</v>
+        <v>46326.03998842592</v>
       </c>
       <c r="L44">
         <f>IF(AND(F44&lt;&gt;"已参评好",I44&gt;=5),"超5小时未参评",IF(I44&gt;=7,"超7小时未参评",IF(I44&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>13534618938</t>
+          <t>13829049136</t>
         </is>
       </c>
       <c r="B45" s="53" t="n">
-        <v>46262.52039351852</v>
+        <v>46325.47383101852</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>古巷登塘工作站</t>
+          <t>潮安城区工作站</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>陈佳雄</t>
+          <t>吴家鸣</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>庄钰洲</t>
+          <t>庄树贤</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I45" s="54">
         <f>(NOW()-J45)*24</f>
         <v/>
       </c>
       <c r="J45" s="53" t="n">
-        <v>46262.60372685185</v>
+        <v>46325.55716435185</v>
       </c>
       <c r="K45" s="53" t="n">
-        <v>46262.93706018518</v>
+        <v>46325.89049768518</v>
       </c>
       <c r="L45">
         <f>IF(AND(F45&lt;&gt;"已参评好",I45&gt;=5),"超5小时未参评",IF(I45&gt;=7,"超7小时未参评",IF(I45&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>17807689129</t>
+          <t>13715757885</t>
         </is>
       </c>
       <c r="B46" s="53" t="n">
-        <v>46262.54581018518</v>
+        <v>46325.75114583333</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>浮洋网格</t>
+          <t>瓷都枫溪工作站</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>曾声锦</t>
+          <t>许守锦</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>苏枫</t>
+          <t>蔡键城</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I46" s="54">
         <f>(NOW()-J46)*24</f>
         <v/>
       </c>
       <c r="J46" s="53" t="n">
-        <v>46262.62914351852</v>
+        <v>46325.83447916667</v>
       </c>
       <c r="K46" s="53" t="n">
-        <v>46262.96247685186</v>
+        <v>46326.1678125</v>
       </c>
       <c r="L46">
         <f>IF(AND(F46&lt;&gt;"已参评好",I46&gt;=5),"超5小时未参评",IF(I46&gt;=7,"超7小时未参评",IF(I46&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>19866250898</t>
+          <t>13829045118</t>
         </is>
       </c>
       <c r="B47" s="53" t="n">
-        <v>46262.56231481482</v>
-[...9 lines deleted...]
-        </is>
+        <v>46325.68611111111</v>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>邢森鹏</t>
+          <t>曾渤</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I47" s="54">
         <f>(NOW()-J47)*24</f>
         <v/>
       </c>
       <c r="J47" s="53" t="n">
-        <v>46262.64564814815</v>
+        <v>46325.76944444444</v>
       </c>
       <c r="K47" s="53" t="n">
-        <v>46262.97898148148</v>
+        <v>46326.10277777778</v>
       </c>
       <c r="L47">
         <f>IF(AND(F47&lt;&gt;"已参评好",I47&gt;=5),"超5小时未参评",IF(I47&gt;=7,"超7小时未参评",IF(I47&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>18125817947</t>
+          <t>13715781667</t>
         </is>
       </c>
       <c r="B48" s="53" t="n">
-        <v>46262.51466435185</v>
+        <v>46325.70870370371</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>高铁三镇工作站</t>
+          <t>韩江新城工作站</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>洪名鑫</t>
+          <t>邱培烁</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>林浩炎</t>
+          <t>曾楚湘</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I48" s="54">
         <f>(NOW()-J48)*24</f>
         <v/>
       </c>
       <c r="J48" s="53" t="n">
-        <v>46262.59799768519</v>
+        <v>46325.79203703703</v>
       </c>
       <c r="K48" s="53" t="n">
-        <v>46262.93133101852</v>
+        <v>46326.12537037037</v>
       </c>
       <c r="L48">
         <f>IF(AND(F48&lt;&gt;"已参评好",I48&gt;=5),"超5小时未参评",IF(I48&gt;=7,"超7小时未参评",IF(I48&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>13632044611</t>
+          <t>15976309953</t>
         </is>
       </c>
       <c r="B49" s="53" t="n">
-        <v>46262.60143518518</v>
+        <v>46325.77103009259</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>市区城北工作站</t>
+          <t>瓷都枫溪工作站</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>陆锐荣</t>
+          <t>许守锦</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>王锐嘉</t>
+          <t>陈丹华</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I49" s="54">
         <f>(NOW()-J49)*24</f>
         <v/>
       </c>
       <c r="J49" s="53" t="n">
-        <v>46262.68476851852</v>
+        <v>46325.85436342593</v>
       </c>
       <c r="K49" s="53" t="n">
-        <v>46263.01810185185</v>
+        <v>46326.18769675926</v>
       </c>
       <c r="L49">
         <f>IF(AND(F49&lt;&gt;"已参评好",I49&gt;=5),"超5小时未参评",IF(I49&gt;=7,"超7小时未参评",IF(I49&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>13828395568</t>
+          <t>17324703342</t>
         </is>
       </c>
       <c r="B50" s="53" t="n">
-        <v>46262.475</v>
+        <v>46325.73534722222</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>韩江新城工作站</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>邱培烁</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>陈黄欢</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I50" s="54">
         <f>(NOW()-J50)*24</f>
         <v/>
       </c>
       <c r="J50" s="53" t="n">
-        <v>46262.55833333333</v>
+        <v>46325.81868055555</v>
       </c>
       <c r="K50" s="53" t="n">
-        <v>46262.89166666667</v>
+        <v>46326.15201388889</v>
       </c>
       <c r="L50">
         <f>IF(AND(F50&lt;&gt;"已参评好",I50&gt;=5),"超5小时未参评",IF(I50&gt;=7,"超7小时未参评",IF(I50&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>18316066738</t>
+          <t>13924720895</t>
         </is>
       </c>
       <c r="B51" s="53" t="n">
-        <v>46262.48347222222</v>
+        <v>46325.76353009259</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>饶平西片工作站</t>
+          <t>潮安城区工作站</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>吴泽镐</t>
+          <t>吴家鸣</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>林锦彬</t>
+          <t>陈健桁</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I51" s="54">
         <f>(NOW()-J51)*24</f>
         <v/>
       </c>
       <c r="J51" s="53" t="n">
-        <v>46262.56680555556</v>
+        <v>46325.84686342593</v>
       </c>
       <c r="K51" s="53" t="n">
-        <v>46262.90013888889</v>
+        <v>46326.18019675926</v>
       </c>
       <c r="L51">
         <f>IF(AND(F51&lt;&gt;"已参评好",I51&gt;=5),"超5小时未参评",IF(I51&gt;=7,"超7小时未参评",IF(I51&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>15994980851</t>
+          <t>17807681353</t>
         </is>
       </c>
       <c r="B52" s="53" t="n">
-        <v>46262.45680555556</v>
+        <v>46325.66135416667</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>饶平西片工作站</t>
+          <t>瓷都枫溪工作站</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>吴泽镐</t>
+          <t>许守锦</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>林锦州</t>
+          <t>陈洽龙</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I52" s="54">
         <f>(NOW()-J52)*24</f>
         <v/>
       </c>
       <c r="J52" s="53" t="n">
-        <v>46262.54013888889</v>
+        <v>46325.7446875</v>
       </c>
       <c r="K52" s="53" t="n">
-        <v>46262.87347222222</v>
+        <v>46326.07802083333</v>
       </c>
       <c r="L52">
         <f>IF(AND(F52&lt;&gt;"已参评好",I52&gt;=5),"超5小时未参评",IF(I52&gt;=7,"超7小时未参评",IF(I52&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>18207683296</t>
+          <t>13421081590</t>
         </is>
       </c>
       <c r="B53" s="53" t="n">
-        <v>46262.50119212963</v>
+        <v>46325.72452546296</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>饶平北片工作站</t>
+          <t>市区城北工作站</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>詹进链</t>
+          <t>陆锐荣</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>詹欣锌</t>
+          <t>陈锐</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I53" s="54">
         <f>(NOW()-J53)*24</f>
         <v/>
       </c>
       <c r="J53" s="53" t="n">
-        <v>46262.58452546296</v>
+        <v>46325.8078587963</v>
       </c>
       <c r="K53" s="53" t="n">
-        <v>46262.9178587963</v>
+        <v>46326.14119212963</v>
       </c>
       <c r="L53">
         <f>IF(AND(F53&lt;&gt;"已参评好",I53&gt;=5),"超5小时未参评",IF(I53&gt;=7,"超7小时未参评",IF(I53&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>13632015255</t>
+          <t>19865299252</t>
         </is>
       </c>
       <c r="B54" s="53" t="n">
-        <v>46262.48446759259</v>
+        <v>46325.70592592593</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>凤塘镇区工作站</t>
+          <t>市区城北工作站</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>曾声锦</t>
+          <t>陆锐荣</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>郑楚龙</t>
+          <t>陈锐</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I54" s="54">
         <f>(NOW()-J54)*24</f>
         <v/>
       </c>
       <c r="J54" s="53" t="n">
-        <v>46262.56780092593</v>
+        <v>46325.78925925926</v>
       </c>
       <c r="K54" s="53" t="n">
-        <v>46262.90113425926</v>
+        <v>46326.12259259259</v>
       </c>
       <c r="L54">
         <f>IF(AND(F54&lt;&gt;"已参评好",I54&gt;=5),"超5小时未参评",IF(I54&gt;=7,"超7小时未参评",IF(I54&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>15919568847</t>
+          <t>13715818649</t>
         </is>
       </c>
       <c r="B55" s="53" t="n">
-        <v>46262.57503472222</v>
+        <v>46325.77170138889</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>潮安城区工作站</t>
+          <t>市区城北工作站</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>吴家鸣</t>
+          <t>陆锐荣</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>梁林勃</t>
+          <t>陈锐</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I55" s="54">
         <f>(NOW()-J55)*24</f>
         <v/>
       </c>
       <c r="J55" s="53" t="n">
-        <v>46262.65836805556</v>
+        <v>46325.85503472222</v>
       </c>
       <c r="K55" s="53" t="n">
-        <v>46262.99170138889</v>
+        <v>46326.18836805555</v>
       </c>
       <c r="L55">
         <f>IF(AND(F55&lt;&gt;"已参评好",I55&gt;=5),"超5小时未参评",IF(I55&gt;=7,"超7小时未参评",IF(I55&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>13827348559</t>
+          <t>13828309799</t>
         </is>
       </c>
       <c r="B56" s="53" t="n">
-        <v>46262.59736111111</v>
+        <v>46325.70063657407</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>彩塘东凤工作站</t>
+          <t>市区城南工作站</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>丁锐涛</t>
+          <t>陈理智</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>沈广沅</t>
+          <t>陈诗俊</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I56" s="54">
         <f>(NOW()-J56)*24</f>
         <v/>
       </c>
       <c r="J56" s="53" t="n">
-        <v>46262.68069444445</v>
+        <v>46325.78396990741</v>
       </c>
       <c r="K56" s="53" t="n">
-        <v>46263.01402777778</v>
+        <v>46326.11730324074</v>
       </c>
       <c r="L56">
         <f>IF(AND(F56&lt;&gt;"已参评好",I56&gt;=5),"超5小时未参评",IF(I56&gt;=7,"超7小时未参评",IF(I56&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>13828399258</t>
+          <t>15812695839</t>
         </is>
       </c>
       <c r="B57" s="53" t="n">
-        <v>46262.56849537037</v>
+        <v>46325.67619212963</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>市区城南工作站</t>
+          <t>彩塘东凤工作站</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>陈理智</t>
+          <t>丁锐涛</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>林铿</t>
+          <t>陈镇雄</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I57" s="54">
         <f>(NOW()-J57)*24</f>
         <v/>
       </c>
       <c r="J57" s="53" t="n">
-        <v>46262.6518287037</v>
+        <v>46325.75952546296</v>
       </c>
       <c r="K57" s="53" t="n">
-        <v>46262.98516203704</v>
+        <v>46326.0928587963</v>
       </c>
       <c r="L57">
         <f>IF(AND(F57&lt;&gt;"已参评好",I57&gt;=5),"超5小时未参评",IF(I57&gt;=7,"超7小时未参评",IF(I57&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>15919598093</t>
+          <t>15917189933</t>
         </is>
       </c>
       <c r="B58" s="53" t="n">
-        <v>46262.54040509259</v>
+        <v>46325.62958333334</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>市区城北工作站</t>
+          <t>磷官铁工作站</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>陆锐荣</t>
+          <t>吴坊</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>周君山</t>
+          <t>丁梓涛</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I58" s="54">
         <f>(NOW()-J58)*24</f>
         <v/>
       </c>
       <c r="J58" s="53" t="n">
-        <v>46262.62373842593</v>
+        <v>46325.71291666666</v>
       </c>
       <c r="K58" s="53" t="n">
-        <v>46262.95707175926</v>
+        <v>46326.04625</v>
       </c>
       <c r="L58">
         <f>IF(AND(F58&lt;&gt;"已参评好",I58&gt;=5),"超5小时未参评",IF(I58&gt;=7,"超7小时未参评",IF(I58&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>13534665331</t>
+          <t>15323553734</t>
         </is>
       </c>
       <c r="B59" s="53" t="n">
-        <v>46262.54975694444</v>
+        <v>46325.70693287037</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>韩江新城工作站</t>
+          <t>瓷都枫溪工作站</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>邱培烁</t>
+          <t>许守锦</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>高科文</t>
+          <t>洪溢</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I59" s="54">
         <f>(NOW()-J59)*24</f>
         <v/>
       </c>
       <c r="J59" s="53" t="n">
-        <v>46262.63309027778</v>
+        <v>46325.7902662037</v>
       </c>
       <c r="K59" s="53" t="n">
-        <v>46262.96642361111</v>
+        <v>46326.12359953704</v>
       </c>
       <c r="L59">
         <f>IF(AND(F59&lt;&gt;"已参评好",I59&gt;=5),"超5小时未参评",IF(I59&gt;=7,"超7小时未参评",IF(I59&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>15994958745</t>
+          <t>13829060078</t>
         </is>
       </c>
       <c r="B60" s="53" t="n">
-        <v>46262.47146990741</v>
+        <v>46325.77413194445</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>瓷都枫溪工作站</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>许守锦</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>廖庆鑫</t>
+          <t>洪溢</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I60" s="54">
         <f>(NOW()-J60)*24</f>
         <v/>
       </c>
       <c r="J60" s="53" t="n">
-        <v>46262.55480324074</v>
+        <v>46325.85746527778</v>
       </c>
       <c r="K60" s="53" t="n">
-        <v>46262.88813657407</v>
+        <v>46326.19079861111</v>
       </c>
       <c r="L60">
         <f>IF(AND(F60&lt;&gt;"已参评好",I60&gt;=5),"超5小时未参评",IF(I60&gt;=7,"超7小时未参评",IF(I60&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>13632026075</t>
+          <t>19535204549</t>
         </is>
       </c>
       <c r="B61" s="53" t="n">
-        <v>46262.46814814815</v>
+        <v>46325.72998842593</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>瓷都枫溪工作站</t>
+          <t>彩塘东凤工作站</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>许守锦</t>
+          <t>丁锐涛</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>周湘禹</t>
+          <t>黄钦淳</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I61" s="54">
         <f>(NOW()-J61)*24</f>
         <v/>
       </c>
       <c r="J61" s="53" t="n">
-        <v>46262.55148148148</v>
+        <v>46325.81332175926</v>
       </c>
       <c r="K61" s="53" t="n">
-        <v>46262.88481481482</v>
+        <v>46326.14665509259</v>
       </c>
       <c r="L61">
         <f>IF(AND(F61&lt;&gt;"已参评好",I61&gt;=5),"超5小时未参评",IF(I61&gt;=7,"超7小时未参评",IF(I61&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>13670752331</t>
+          <t>13827391758</t>
         </is>
       </c>
       <c r="B62" s="53" t="n">
-        <v>46262.59645833333</v>
+        <v>46325.7740625</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>磷官铁工作站</t>
+          <t>彩塘东凤工作站</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>吴坊</t>
+          <t>丁锐涛</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>陆彦羽</t>
+          <t>黄钦淳</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I62" s="54">
         <f>(NOW()-J62)*24</f>
         <v/>
       </c>
       <c r="J62" s="53" t="n">
-        <v>46262.67979166667</v>
+        <v>46325.85739583334</v>
       </c>
       <c r="K62" s="53" t="n">
-        <v>46263.013125</v>
+        <v>46326.19072916666</v>
       </c>
       <c r="L62">
         <f>IF(AND(F62&lt;&gt;"已参评好",I62&gt;=5),"超5小时未参评",IF(I62&gt;=7,"超7小时未参评",IF(I62&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>15992377721</t>
+          <t>18818369332</t>
         </is>
       </c>
       <c r="B63" s="53" t="n">
-        <v>46262.45645833333</v>
+        <v>46325.69278935185</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>潮安城区工作站</t>
+          <t>北部四镇工作站</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>吴家鸣</t>
+          <t>黄再明</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>杨吉棣</t>
+          <t>黄森财</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I63" s="54">
         <f>(NOW()-J63)*24</f>
         <v/>
       </c>
       <c r="J63" s="53" t="n">
-        <v>46262.53979166667</v>
+        <v>46325.77612268519</v>
       </c>
       <c r="K63" s="53" t="n">
-        <v>46262.873125</v>
+        <v>46326.10945601852</v>
       </c>
       <c r="L63">
         <f>IF(AND(F63&lt;&gt;"已参评好",I63&gt;=5),"超5小时未参评",IF(I63&gt;=7,"超7小时未参评",IF(I63&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>18207683222</t>
+          <t>13534648375</t>
         </is>
       </c>
       <c r="B64" s="53" t="n">
-        <v>46262.5287962963</v>
+        <v>46325.66082175926</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>江东龙湖工作站</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>郑州杰</t>
+        </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>谢冬</t>
+          <t>黄伟河</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>未超8小时</t>
+          <t>超时</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>是</t>
         </is>
       </c>
       <c r="I64" s="54">
         <f>(NOW()-J64)*24</f>
         <v/>
       </c>
       <c r="J64" s="53" t="n">
-        <v>46262.61212962963</v>
+        <v>46325.74415509259</v>
       </c>
       <c r="K64" s="53" t="n">
-        <v>46262.94546296296</v>
+        <v>46326.07748842592</v>
       </c>
       <c r="L64">
         <f>IF(AND(F64&lt;&gt;"已参评好",I64&gt;=5),"超5小时未参评",IF(I64&gt;=7,"超7小时未参评",IF(I64&gt;=8,"超时未参评","")))</f>
         <v/>
       </c>
       <c r="M64" t="inlineStr"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>15088163858</t>
+        </is>
+      </c>
+      <c r="B65" s="53" t="n">
+        <v>46325.7315162037</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>韩江新城工作站</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>邱培烁</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>柯德贤</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I65" s="54">
+        <f>(NOW()-J65)*24</f>
+        <v/>
+      </c>
+      <c r="J65" s="53" t="n">
+        <v>46325.81484953704</v>
+      </c>
+      <c r="K65" s="53" t="n">
+        <v>46326.14818287037</v>
+      </c>
+      <c r="L65">
+        <f>IF(AND(F65&lt;&gt;"已参评好",I65&gt;=5),"超5小时未参评",IF(I65&gt;=7,"超7小时未参评",IF(I65&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>15876866826</t>
+        </is>
+      </c>
+      <c r="B66" s="53" t="n">
+        <v>46325.75623842593</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>市区城南工作站</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>陈理智</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>李伟</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I66" s="54">
+        <f>(NOW()-J66)*24</f>
+        <v/>
+      </c>
+      <c r="J66" s="53" t="n">
+        <v>46325.83957175926</v>
+      </c>
+      <c r="K66" s="53" t="n">
+        <v>46326.17290509259</v>
+      </c>
+      <c r="L66">
+        <f>IF(AND(F66&lt;&gt;"已参评好",I66&gt;=5),"超5小时未参评",IF(I66&gt;=7,"超7小时未参评",IF(I66&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M66" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>15816539309</t>
+        </is>
+      </c>
+      <c r="B67" s="53" t="n">
+        <v>46325.78244212963</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>市区城北工作站</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>陆锐荣</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>林金旭</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I67" s="54">
+        <f>(NOW()-J67)*24</f>
+        <v/>
+      </c>
+      <c r="J67" s="53" t="n">
+        <v>46325.86577546296</v>
+      </c>
+      <c r="K67" s="53" t="n">
+        <v>46326.1991087963</v>
+      </c>
+      <c r="L67">
+        <f>IF(AND(F67&lt;&gt;"已参评好",I67&gt;=5),"超5小时未参评",IF(I67&gt;=7,"超7小时未参评",IF(I67&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M67" t="inlineStr"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>15812692513</t>
+        </is>
+      </c>
+      <c r="B68" s="53" t="n">
+        <v>46325.62645833333</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>饶平西片工作站</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>吴泽镐</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>林锦彬</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I68" s="54">
+        <f>(NOW()-J68)*24</f>
+        <v/>
+      </c>
+      <c r="J68" s="53" t="n">
+        <v>46325.70979166667</v>
+      </c>
+      <c r="K68" s="53" t="n">
+        <v>46326.043125</v>
+      </c>
+      <c r="L68">
+        <f>IF(AND(F68&lt;&gt;"已参评好",I68&gt;=5),"超5小时未参评",IF(I68&gt;=7,"超7小时未参评",IF(I68&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M68" t="inlineStr"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>18818367576</t>
+        </is>
+      </c>
+      <c r="B69" s="53" t="n">
+        <v>46325.64942129629</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>饶平西片工作站</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>吴泽镐</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>林锦州</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I69" s="54">
+        <f>(NOW()-J69)*24</f>
+        <v/>
+      </c>
+      <c r="J69" s="53" t="n">
+        <v>46325.73275462963</v>
+      </c>
+      <c r="K69" s="53" t="n">
+        <v>46326.06608796296</v>
+      </c>
+      <c r="L69">
+        <f>IF(AND(F69&lt;&gt;"已参评好",I69&gt;=5),"超5小时未参评",IF(I69&gt;=7,"超7小时未参评",IF(I69&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M69" t="inlineStr"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>13652812267</t>
+        </is>
+      </c>
+      <c r="B70" s="53" t="n">
+        <v>46325.64009259259</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>市区城南工作站</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>陈理智</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>林铿</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I70" s="54">
+        <f>(NOW()-J70)*24</f>
+        <v/>
+      </c>
+      <c r="J70" s="53" t="n">
+        <v>46325.72342592593</v>
+      </c>
+      <c r="K70" s="53" t="n">
+        <v>46326.05675925926</v>
+      </c>
+      <c r="L70">
+        <f>IF(AND(F70&lt;&gt;"已参评好",I70&gt;=5),"超5小时未参评",IF(I70&gt;=7,"超7小时未参评",IF(I70&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M70" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>13715789132</t>
+        </is>
+      </c>
+      <c r="B71" s="53" t="n">
+        <v>46325.67069444444</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>市区城南工作站</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>陈理智</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>林铿</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I71" s="54">
+        <f>(NOW()-J71)*24</f>
+        <v/>
+      </c>
+      <c r="J71" s="53" t="n">
+        <v>46325.75402777778</v>
+      </c>
+      <c r="K71" s="53" t="n">
+        <v>46326.08736111111</v>
+      </c>
+      <c r="L71">
+        <f>IF(AND(F71&lt;&gt;"已参评好",I71&gt;=5),"超5小时未参评",IF(I71&gt;=7,"超7小时未参评",IF(I71&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M71" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>13623085006</t>
+        </is>
+      </c>
+      <c r="B72" s="53" t="n">
+        <v>46325.64254629629</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>饶平城区工作站</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>陈泽鹏</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>林葵</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I72" s="54">
+        <f>(NOW()-J72)*24</f>
+        <v/>
+      </c>
+      <c r="J72" s="53" t="n">
+        <v>46325.72587962963</v>
+      </c>
+      <c r="K72" s="53" t="n">
+        <v>46326.05921296297</v>
+      </c>
+      <c r="L72">
+        <f>IF(AND(F72&lt;&gt;"已参评好",I72&gt;=5),"超5小时未参评",IF(I72&gt;=7,"超7小时未参评",IF(I72&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M72" t="inlineStr"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>18819903931</t>
+        </is>
+      </c>
+      <c r="B73" s="53" t="n">
+        <v>46325.68186342593</v>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>磷官铁工作站</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>吴坊</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>刘广锋</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I73" s="54">
+        <f>(NOW()-J73)*24</f>
+        <v/>
+      </c>
+      <c r="J73" s="53" t="n">
+        <v>46325.76519675926</v>
+      </c>
+      <c r="K73" s="53" t="n">
+        <v>46326.09853009259</v>
+      </c>
+      <c r="L73">
+        <f>IF(AND(F73&lt;&gt;"已参评好",I73&gt;=5),"超5小时未参评",IF(I73&gt;=7,"超7小时未参评",IF(I73&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M73" t="inlineStr"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>15994993106</t>
+        </is>
+      </c>
+      <c r="B74" s="53" t="n">
+        <v>46325.78386574074</v>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>磷官铁工作站</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>吴坊</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>刘继祥</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I74" s="54">
+        <f>(NOW()-J74)*24</f>
+        <v/>
+      </c>
+      <c r="J74" s="53" t="n">
+        <v>46325.86719907408</v>
+      </c>
+      <c r="K74" s="53" t="n">
+        <v>46326.20053240741</v>
+      </c>
+      <c r="L74">
+        <f>IF(AND(F74&lt;&gt;"已参评好",I74&gt;=5),"超5小时未参评",IF(I74&gt;=7,"超7小时未参评",IF(I74&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M74" t="inlineStr"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>19860610356</t>
+        </is>
+      </c>
+      <c r="B75" s="53" t="n">
+        <v>46325.65234953703</v>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>饶平北片工作站</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>詹进链</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>刘锦敏</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I75" s="54">
+        <f>(NOW()-J75)*24</f>
+        <v/>
+      </c>
+      <c r="J75" s="53" t="n">
+        <v>46325.73568287037</v>
+      </c>
+      <c r="K75" s="53" t="n">
+        <v>46326.06901620371</v>
+      </c>
+      <c r="L75">
+        <f>IF(AND(F75&lt;&gt;"已参评好",I75&gt;=5),"超5小时未参评",IF(I75&gt;=7,"超7小时未参评",IF(I75&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M75" t="inlineStr"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>13534657070</t>
+        </is>
+      </c>
+      <c r="B76" s="53" t="n">
+        <v>46325.67622685185</v>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>古巷登塘工作站</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>陈佳雄</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>刘泽标</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I76" s="54">
+        <f>(NOW()-J76)*24</f>
+        <v/>
+      </c>
+      <c r="J76" s="53" t="n">
+        <v>46325.75956018519</v>
+      </c>
+      <c r="K76" s="53" t="n">
+        <v>46326.09289351852</v>
+      </c>
+      <c r="L76">
+        <f>IF(AND(F76&lt;&gt;"已参评好",I76&gt;=5),"超5小时未参评",IF(I76&gt;=7,"超7小时未参评",IF(I76&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M76" t="inlineStr"/>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>18902798836</t>
+        </is>
+      </c>
+      <c r="B77" s="53" t="n">
+        <v>46325.7921412037</v>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>浮洋网格</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>曾声锦</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>卢楚佳</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I77" s="54">
+        <f>(NOW()-J77)*24</f>
+        <v/>
+      </c>
+      <c r="J77" s="53" t="n">
+        <v>46325.87547453704</v>
+      </c>
+      <c r="K77" s="53" t="n">
+        <v>46326.20880787037</v>
+      </c>
+      <c r="L77">
+        <f>IF(AND(F77&lt;&gt;"已参评好",I77&gt;=5),"超5小时未参评",IF(I77&gt;=7,"超7小时未参评",IF(I77&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M77" t="inlineStr"/>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>15876843439</t>
+        </is>
+      </c>
+      <c r="B78" s="53" t="n">
+        <v>46325.7134375</v>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>瓷都枫溪工作站</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>许守锦</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>卢志平</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I78" s="54">
+        <f>(NOW()-J78)*24</f>
+        <v/>
+      </c>
+      <c r="J78" s="53" t="n">
+        <v>46325.79677083333</v>
+      </c>
+      <c r="K78" s="53" t="n">
+        <v>46326.13010416667</v>
+      </c>
+      <c r="L78">
+        <f>IF(AND(F78&lt;&gt;"已参评好",I78&gt;=5),"超5小时未参评",IF(I78&gt;=7,"超7小时未参评",IF(I78&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M78" t="inlineStr"/>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>13553700296</t>
+        </is>
+      </c>
+      <c r="B79" s="53" t="n">
+        <v>46325.72635416667</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>饶平西片工作站</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>吴泽镐</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>麦杰生</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I79" s="54">
+        <f>(NOW()-J79)*24</f>
+        <v/>
+      </c>
+      <c r="J79" s="53" t="n">
+        <v>46325.8096875</v>
+      </c>
+      <c r="K79" s="53" t="n">
+        <v>46326.14302083333</v>
+      </c>
+      <c r="L79">
+        <f>IF(AND(F79&lt;&gt;"已参评好",I79&gt;=5),"超5小时未参评",IF(I79&gt;=7,"超7小时未参评",IF(I79&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M79" t="inlineStr"/>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>13600129929</t>
+        </is>
+      </c>
+      <c r="B80" s="53" t="n">
+        <v>46325.7424537037</v>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>潮安城区工作站</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>吴家鸣</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>潘映灿</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I80" s="54">
+        <f>(NOW()-J80)*24</f>
+        <v/>
+      </c>
+      <c r="J80" s="53" t="n">
+        <v>46325.82578703704</v>
+      </c>
+      <c r="K80" s="53" t="n">
+        <v>46326.15912037037</v>
+      </c>
+      <c r="L80">
+        <f>IF(AND(F80&lt;&gt;"已参评好",I80&gt;=5),"超5小时未参评",IF(I80&gt;=7,"超7小时未参评",IF(I80&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M80" t="inlineStr"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>18899789732</t>
+        </is>
+      </c>
+      <c r="B81" s="53" t="n">
+        <v>46325.70322916667</v>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>潮安城区工作站</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>吴家鸣</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>潘映灿</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I81" s="54">
+        <f>(NOW()-J81)*24</f>
+        <v/>
+      </c>
+      <c r="J81" s="53" t="n">
+        <v>46325.7865625</v>
+      </c>
+      <c r="K81" s="53" t="n">
+        <v>46326.11989583333</v>
+      </c>
+      <c r="L81">
+        <f>IF(AND(F81&lt;&gt;"已参评好",I81&gt;=5),"超5小时未参评",IF(I81&gt;=7,"超7小时未参评",IF(I81&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M81" t="inlineStr"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>13631003580</t>
+        </is>
+      </c>
+      <c r="B82" s="53" t="n">
+        <v>46325.65505787037</v>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>市区城南工作站</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>陈理智</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>阮少寅</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I82" s="54">
+        <f>(NOW()-J82)*24</f>
+        <v/>
+      </c>
+      <c r="J82" s="53" t="n">
+        <v>46325.7383912037</v>
+      </c>
+      <c r="K82" s="53" t="n">
+        <v>46326.07172453704</v>
+      </c>
+      <c r="L82">
+        <f>IF(AND(F82&lt;&gt;"已参评好",I82&gt;=5),"超5小时未参评",IF(I82&gt;=7,"超7小时未参评",IF(I82&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M82" t="inlineStr"/>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>15876806763</t>
+        </is>
+      </c>
+      <c r="B83" s="53" t="n">
+        <v>46325.77214120371</v>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>高铁三镇工作站</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>洪名鑫</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>孙锦福</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I83" s="54">
+        <f>(NOW()-J83)*24</f>
+        <v/>
+      </c>
+      <c r="J83" s="53" t="n">
+        <v>46325.85547453703</v>
+      </c>
+      <c r="K83" s="53" t="n">
+        <v>46326.18880787037</v>
+      </c>
+      <c r="L83">
+        <f>IF(AND(F83&lt;&gt;"已参评好",I83&gt;=5),"超5小时未参评",IF(I83&gt;=7,"超7小时未参评",IF(I83&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M83" t="inlineStr"/>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>13715814306</t>
+        </is>
+      </c>
+      <c r="B84" s="53" t="n">
+        <v>46325.77721064815</v>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>市区城北工作站</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>陆锐荣</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>王锐嘉</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I84" s="54">
+        <f>(NOW()-J84)*24</f>
+        <v/>
+      </c>
+      <c r="J84" s="53" t="n">
+        <v>46325.86054398148</v>
+      </c>
+      <c r="K84" s="53" t="n">
+        <v>46326.19387731481</v>
+      </c>
+      <c r="L84">
+        <f>IF(AND(F84&lt;&gt;"已参评好",I84&gt;=5),"超5小时未参评",IF(I84&gt;=7,"超7小时未参评",IF(I84&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M84" t="inlineStr"/>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>15347645431</t>
+        </is>
+      </c>
+      <c r="B85" s="53" t="n">
+        <v>46325.73636574074</v>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>瓷都枫溪工作站</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>许守锦</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>温锈洪</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I85" s="54">
+        <f>(NOW()-J85)*24</f>
+        <v/>
+      </c>
+      <c r="J85" s="53" t="n">
+        <v>46325.81969907408</v>
+      </c>
+      <c r="K85" s="53" t="n">
+        <v>46326.1530324074</v>
+      </c>
+      <c r="L85">
+        <f>IF(AND(F85&lt;&gt;"已参评好",I85&gt;=5),"超5小时未参评",IF(I85&gt;=7,"超7小时未参评",IF(I85&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M85" t="inlineStr"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>13413732682</t>
+        </is>
+      </c>
+      <c r="B86" s="53" t="n">
+        <v>46325.68106481482</v>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>韩江新城工作站</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>邱培烁</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>谢洽杰</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I86" s="54">
+        <f>(NOW()-J86)*24</f>
+        <v/>
+      </c>
+      <c r="J86" s="53" t="n">
+        <v>46325.76439814815</v>
+      </c>
+      <c r="K86" s="53" t="n">
+        <v>46326.09773148148</v>
+      </c>
+      <c r="L86">
+        <f>IF(AND(F86&lt;&gt;"已参评好",I86&gt;=5),"超5小时未参评",IF(I86&gt;=7,"超7小时未参评",IF(I86&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M86" t="inlineStr"/>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>15807687450</t>
+        </is>
+      </c>
+      <c r="B87" s="53" t="n">
+        <v>46325.62989583334</v>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>韩江新城工作站</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>邱培烁</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>谢洽杰</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I87" s="54">
+        <f>(NOW()-J87)*24</f>
+        <v/>
+      </c>
+      <c r="J87" s="53" t="n">
+        <v>46325.71322916666</v>
+      </c>
+      <c r="K87" s="53" t="n">
+        <v>46326.0465625</v>
+      </c>
+      <c r="L87">
+        <f>IF(AND(F87&lt;&gt;"已参评好",I87&gt;=5),"超5小时未参评",IF(I87&gt;=7,"超7小时未参评",IF(I87&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M87" t="inlineStr"/>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>13715773608</t>
+        </is>
+      </c>
+      <c r="B88" s="53" t="n">
+        <v>46325.78171296296</v>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>瓷都枫溪工作站</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>许守锦</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>谢梓湘</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I88" s="54">
+        <f>(NOW()-J88)*24</f>
+        <v/>
+      </c>
+      <c r="J88" s="53" t="n">
+        <v>46325.8650462963</v>
+      </c>
+      <c r="K88" s="53" t="n">
+        <v>46326.19837962963</v>
+      </c>
+      <c r="L88">
+        <f>IF(AND(F88&lt;&gt;"已参评好",I88&gt;=5),"超5小时未参评",IF(I88&gt;=7,"超7小时未参评",IF(I88&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M88" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>18818370391</t>
+        </is>
+      </c>
+      <c r="B89" s="53" t="n">
+        <v>46325.74273148148</v>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>凤塘镇区工作站</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>曾声锦</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>邢森鹏</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I89" s="54">
+        <f>(NOW()-J89)*24</f>
+        <v/>
+      </c>
+      <c r="J89" s="53" t="n">
+        <v>46325.82606481481</v>
+      </c>
+      <c r="K89" s="53" t="n">
+        <v>46326.15939814815</v>
+      </c>
+      <c r="L89">
+        <f>IF(AND(F89&lt;&gt;"已参评好",I89&gt;=5),"超5小时未参评",IF(I89&gt;=7,"超7小时未参评",IF(I89&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M89" t="inlineStr"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>15323546766</t>
+        </is>
+      </c>
+      <c r="B90" s="53" t="n">
+        <v>46325.77061342593</v>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>潮安城区工作站</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>吴家鸣</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>许美庆</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I90" s="54">
+        <f>(NOW()-J90)*24</f>
+        <v/>
+      </c>
+      <c r="J90" s="53" t="n">
+        <v>46325.85394675926</v>
+      </c>
+      <c r="K90" s="53" t="n">
+        <v>46326.18728009259</v>
+      </c>
+      <c r="L90">
+        <f>IF(AND(F90&lt;&gt;"已参评好",I90&gt;=5),"超5小时未参评",IF(I90&gt;=7,"超7小时未参评",IF(I90&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M90" t="inlineStr"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>13828305226</t>
+        </is>
+      </c>
+      <c r="B91" s="53" t="n">
+        <v>46325.74131944445</v>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>饶平北片工作站</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>詹进链</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>詹蔚均</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I91" s="54">
+        <f>(NOW()-J91)*24</f>
+        <v/>
+      </c>
+      <c r="J91" s="53" t="n">
+        <v>46325.82465277778</v>
+      </c>
+      <c r="K91" s="53" t="n">
+        <v>46326.15798611111</v>
+      </c>
+      <c r="L91">
+        <f>IF(AND(F91&lt;&gt;"已参评好",I91&gt;=5),"超5小时未参评",IF(I91&gt;=7,"超7小时未参评",IF(I91&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M91" t="inlineStr"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>13715833931</t>
+        </is>
+      </c>
+      <c r="B92" s="53" t="n">
+        <v>46325.70501157407</v>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>凤塘镇区工作站</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>曾声锦</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>张泽杰</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I92" s="54">
+        <f>(NOW()-J92)*24</f>
+        <v/>
+      </c>
+      <c r="J92" s="53" t="n">
+        <v>46325.78834490741</v>
+      </c>
+      <c r="K92" s="53" t="n">
+        <v>46326.12167824074</v>
+      </c>
+      <c r="L92">
+        <f>IF(AND(F92&lt;&gt;"已参评好",I92&gt;=5),"超5小时未参评",IF(I92&gt;=7,"超7小时未参评",IF(I92&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M92" t="inlineStr"/>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>15992342444</t>
+        </is>
+      </c>
+      <c r="B93" s="53" t="n">
+        <v>46325.7499537037</v>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>凤塘镇区工作站</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>曾声锦</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>郑楚龙</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I93" s="54">
+        <f>(NOW()-J93)*24</f>
+        <v/>
+      </c>
+      <c r="J93" s="53" t="n">
+        <v>46325.83328703704</v>
+      </c>
+      <c r="K93" s="53" t="n">
+        <v>46326.16662037037</v>
+      </c>
+      <c r="L93">
+        <f>IF(AND(F93&lt;&gt;"已参评好",I93&gt;=5),"超5小时未参评",IF(I93&gt;=7,"超7小时未参评",IF(I93&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M93" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>13827301259</t>
+        </is>
+      </c>
+      <c r="B94" s="53" t="n">
+        <v>46325.71875</v>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>彩塘东凤工作站</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>丁锐涛</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>郑德福</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I94" s="54">
+        <f>(NOW()-J94)*24</f>
+        <v/>
+      </c>
+      <c r="J94" s="53" t="n">
+        <v>46325.80208333334</v>
+      </c>
+      <c r="K94" s="53" t="n">
+        <v>46326.13541666666</v>
+      </c>
+      <c r="L94">
+        <f>IF(AND(F94&lt;&gt;"已参评好",I94&gt;=5),"超5小时未参评",IF(I94&gt;=7,"超7小时未参评",IF(I94&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M94" t="inlineStr"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>13715780883</t>
+        </is>
+      </c>
+      <c r="B95" s="53" t="n">
+        <v>46325.62836805556</v>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>市区城北工作站</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>陆锐荣</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>周君山</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I95" s="54">
+        <f>(NOW()-J95)*24</f>
+        <v/>
+      </c>
+      <c r="J95" s="53" t="n">
+        <v>46325.71170138889</v>
+      </c>
+      <c r="K95" s="53" t="n">
+        <v>46326.04503472222</v>
+      </c>
+      <c r="L95">
+        <f>IF(AND(F95&lt;&gt;"已参评好",I95&gt;=5),"超5小时未参评",IF(I95&gt;=7,"超7小时未参评",IF(I95&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M95" t="inlineStr"/>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>15916496034</t>
+        </is>
+      </c>
+      <c r="B96" s="53" t="n">
+        <v>46325.76385416667</v>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>瓷都枫溪工作站</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>许守锦</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>周湘禹</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I96" s="54">
+        <f>(NOW()-J96)*24</f>
+        <v/>
+      </c>
+      <c r="J96" s="53" t="n">
+        <v>46325.8471875</v>
+      </c>
+      <c r="K96" s="53" t="n">
+        <v>46326.18052083333</v>
+      </c>
+      <c r="L96">
+        <f>IF(AND(F96&lt;&gt;"已参评好",I96&gt;=5),"超5小时未参评",IF(I96&gt;=7,"超7小时未参评",IF(I96&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M96" t="inlineStr"/>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>13553792842</t>
+        </is>
+      </c>
+      <c r="B97" s="53" t="n">
+        <v>46325.64956018519</v>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>江东龙湖工作站</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>郑州杰</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>庄锦博</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I97" s="54">
+        <f>(NOW()-J97)*24</f>
+        <v/>
+      </c>
+      <c r="J97" s="53" t="n">
+        <v>46325.73289351852</v>
+      </c>
+      <c r="K97" s="53" t="n">
+        <v>46326.06622685185</v>
+      </c>
+      <c r="L97">
+        <f>IF(AND(F97&lt;&gt;"已参评好",I97&gt;=5),"超5小时未参评",IF(I97&gt;=7,"超7小时未参评",IF(I97&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M97" t="inlineStr"/>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>13715801321</t>
+        </is>
+      </c>
+      <c r="B98" s="53" t="n">
+        <v>46325.75967592592</v>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>潮安城区工作站</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>吴家鸣</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>庄树贤</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>超时</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>是</t>
+        </is>
+      </c>
+      <c r="I98" s="54">
+        <f>(NOW()-J98)*24</f>
+        <v/>
+      </c>
+      <c r="J98" s="53" t="n">
+        <v>46325.84300925926</v>
+      </c>
+      <c r="K98" s="53" t="n">
+        <v>46326.17634259259</v>
+      </c>
+      <c r="L98">
+        <f>IF(AND(F98&lt;&gt;"已参评好",I98&gt;=5),"超5小时未参评",IF(I98&gt;=7,"超7小时未参评",IF(I98&gt;=8,"超时未参评","")))</f>
+        <v/>
+      </c>
+      <c r="M98" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:S25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="9.23076923076923" defaultRowHeight="16.8"/>
   <cols>
     <col width="20" customWidth="1" style="1" min="1" max="1"/>
     <col width="7.38461538461539" customWidth="1" style="1" min="2" max="2"/>
     <col width="10.0769230769231" customWidth="1" style="1" min="3" max="3"/>
     <col width="14" customWidth="1" style="1" min="4" max="4"/>
     <col width="19.1538461538462" customWidth="1" style="1" min="5" max="5"/>